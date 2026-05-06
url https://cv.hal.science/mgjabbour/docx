--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -66,564 +66,652 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-particle quantum interference in a nonlinear optical medium: a witness of timelike indistinguishability</w:t>
+                <w:t xml:space="preserve">Complementarity between bosonic and fermionic many-body interferences with partially distinguishable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Chen</w:t>
+                <w:t xml:space="preserve">Marco Robbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu-Tian Xue</w:t>
+                <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Peng Shi</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927982v1</w:t>
+                <w:t xml:space="preserve">hal-05606552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of observational entropy with maximum entropy principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-particle quantum interference in a nonlinear optical medium: a witness of timelike indistinguishability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Tian Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Schindler</w:t>
+                <w:t xml:space="preserve">Yu-Peng Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Strasberg</w:t>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Galke</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zi-Mo Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999912v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A central limit theorem for partially distinguishable bosons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unification of observational entropy with maximum entropy principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Strasberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Robbio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Niklas Galke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022360v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal continuity bound for the von Neumann entropy under energy constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A central limit theorem for partially distinguishable bosons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Robbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maksim E Shirokov</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022363v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal continuity bound for the von Neumann entropy under energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjana Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim E Shirokov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boson-fermion complementarity in a linear interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -633,1659 +721,1659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity bounds for quantum entropies arising from a fundamental entropic inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Audenaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Bergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilanjana Datta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángela Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71 (9), pp.7029 - 7038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIT.2025.3586478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022361v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of gaussian quantum optics with a limited number of non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (4), pp.045021. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/adf6d4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tightening Continuity Bounds for Entropies and Bounds on Quantum Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilanjana Datta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, pp.645-658. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAIT.2024.3469929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorization ladder in bosonic Gaussian channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impossibility of bosonic autonomous entanglement engines in the weak-coupling limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Longstaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Bohr Brask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/5.0129704⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.032209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.032209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022352v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Local Models for General Measurements on Bosonic Gaussian States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Bohr Brask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.110202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.110202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From classical to quantum: uniform continuity bounds on entropies in infinite dimensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Majorization ladder in bosonic Gaussian channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/5.0129704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2023.3248228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05022350v1</w:t>
+                <w:t xml:space="preserve">hal-05022352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibility of bosonic autonomous entanglement engines in the weak-coupling limit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From classical to quantum: uniform continuity bounds on entropies in infinite dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjana Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Bohr Brask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (7), pp.4128-4144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2023.3248228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.032209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05022354v1</w:t>
+                <w:t xml:space="preserve">hal-05022350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous majorization in quantum phase space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1021. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-05-24-1021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tight uniform continuity bound for the arimoto-rényi conditional entropy and its extension to classical-quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilanjana Datta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (4), pp.2169-2181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2022.3142812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparticle quantum interference in Bogoliubov bosonic transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (4), pp.043065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-boson quantum interference in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (52), pp.33107-33116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2010827117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum thermodynamics in a multipartite setting: A resource theory of local Gaussian work extraction for multimode bosonic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uttam Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (4), pp.042104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.042104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fock majorization in bosonic quantum channels with a passive environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (10), pp.105302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaf0d2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-power uncertainty relations : towards a tight inequality for all Gaussian pure states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (38), pp.385301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1751-8121/aa852f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majorization preservation of Gaussian bosonic channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl García-Patrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (7), pp.073047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/073047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconversion of pure Gaussian states requiring non-Gaussian operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl García-Patrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (1), pp.012316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.012316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2432,51 +2520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Tian Xue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Shi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Mo Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schindler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Strasberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Galke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robbio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Novo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cerf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Datta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim E Shirokov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022361v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Audenaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bergh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Capel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3586478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022355v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adf6d4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2024.3469929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie van Herstraeten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0129704" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Bohr Brask" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.110202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3248228" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Longstaff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.032209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-05-24-1021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3142812" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010827117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf0d2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hertz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa852f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Patr&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.012316" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robbio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Tian Xue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Mo Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schindler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Strasberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Galke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Datta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim E Shirokov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022361v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Audenaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bergh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Capel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3586478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022355v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adf6d4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2024.3469929" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Longstaff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Bohr Brask" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.032209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.110202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie van Herstraeten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0129704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3248228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-05-24-1021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3142812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010827117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Singh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf0d2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hertz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa852f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Patr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.012316" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>