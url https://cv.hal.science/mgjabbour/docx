--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -604,783 +604,695 @@
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity bounds for quantum entropies arising from a fundamental entropic inequality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boson-fermion complementarity in a linear interferometer: An identity relating the determinant and permanent of a matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3586478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 67 (5), pp.052203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0316170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022361v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of gaussian quantum optics with a limited number of non-linearities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuity bounds for quantum entropies arising from a fundamental entropic inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koenraad Audenaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjana Datta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2058-9565/adf6d4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (9), pp.7029 - 7038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2025.3586478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022355v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022361v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tightening Continuity Bounds for Entropies and Bounds on Quantum Capacities</w:t>
+                <w:t xml:space="preserve">Complexity of gaussian quantum optics with a limited number of non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nilanjana Datta</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSAIT.2024.3469929⟩</w:t>
+              <w:t xml:space="preserve">Quantum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.045021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-9565/adf6d4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022357v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossibility of bosonic autonomous entanglement engines in the weak-coupling limit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tightening Continuity Bounds for Entropies and Bounds on Quantum Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Bohr Brask</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjana Datta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.032209⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.645-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAIT.2024.3469929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022354v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Local Models for General Measurements on Bosonic Gaussian States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Bohr Brask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.110202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.110202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majorization ladder in bosonic Gaussian channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Quantum Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/5.0129704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From classical to quantum: uniform continuity bounds on entropies in infinite dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1399,981 +1311,1085 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69 (7), pp.4128-4144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIT.2023.3248228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous majorization in quantum phase space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
+                <w:t xml:space="preserve">Impossibility of bosonic autonomous entanglement engines in the weak-coupling limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Longstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Bohr Brask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22331/q-2023-05-24-1021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.032209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.032209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022351v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tight uniform continuity bound for the arimoto-rényi conditional entropy and its extension to classical-quantum states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous majorization in quantum phase space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nilanjana Datta</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2022.3142812⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2023-05-24-1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022348v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparticle quantum interference in Bogoliubov bosonic transformations</w:t>
+                <w:t xml:space="preserve">A tight uniform continuity bound for the Arimoto-Rényi conditional entropy and its extension to classical-quantum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cerf</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilanjana Datta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043065⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68 (4), pp.2169-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2022.3142812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022345v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-boson quantum interference in time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiparticle quantum interference in Bogoliubov bosonic transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2010827117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.043065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.043065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022349v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum thermodynamics in a multipartite setting: A resource theory of local Gaussian work extraction for multimode bosonic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uttam Singh</w:t>
+                <w:t xml:space="preserve">Two-boson quantum interference in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.042104⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (52), pp.33107-33116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2010827117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022347v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fock majorization in bosonic quantum channels with a passive environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum thermodynamics in a multipartite setting: A resource theory of local Gaussian work extraction for multimode bosonic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uttam Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cerf</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie van Herstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaf0d2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.042104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.042104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022346v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy-power uncertainty relations : towards a tight inequality for all Gaussian pure states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fock majorization in bosonic quantum channels with a passive environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 50 (38), pp.385301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa852f⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 52 (10), pp.105302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaf0d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022344v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorization preservation of Gaussian bosonic channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropy-power uncertainty relations : towards a tight inequality for all Gaussian pure states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Hertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/073047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (38), pp.385301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa852f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022343v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Majorization preservation of Gaussian bosonic channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl García-Patrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (7), pp.073047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/18/7/073047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interconversion of pure Gaussian states requiring non-Gaussian operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl García-Patrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (1), pp.012316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.012316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2520,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robbio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Tian Xue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Mo Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schindler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Strasberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Galke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Datta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim E Shirokov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022361v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Audenaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bergh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Capel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3586478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022355v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adf6d4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2024.3469929" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Longstaff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Bohr Brask" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.032209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.110202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie van Herstraeten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0129704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3248228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-05-24-1021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3142812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010827117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Singh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf0d2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hertz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa852f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Patr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.012316" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robbio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Jabbour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J Cerf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Tian Xue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Peng Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Mo Cheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schindler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Strasberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Galke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Winter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Novo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjana Datta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim E Shirokov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0316170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022361v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Audenaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Bergh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Capel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2025.3586478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022355v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/adf6d4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAIT.2024.3469929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Bohr Brask" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.110202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie van Herstraeten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0129704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2023.3248228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Longstaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.032209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2023-05-24-1021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3142812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022345v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.043065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010827117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Singh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.042104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf0d2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Hertz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa852f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022343v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Garc&#237;a-Patr&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/7/073047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.012316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>