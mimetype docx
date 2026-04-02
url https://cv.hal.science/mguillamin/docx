--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitization of chondrosarcoma cells with PARP inhibitor and high-LET radiation</w:t>
+                <w:t xml:space="preserve">Hippocampal LTP modulation and glutamatergic receptors following vestibular loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Césaire</w:t>
+                <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utpal Ghosh</w:t>
+                <w:t xml:space="preserve">Angélique Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Austry</w:t>
+                <w:t xml:space="preserve">F. Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Müller</w:t>
+                <w:t xml:space="preserve">P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo Cammarata</w:t>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.100246. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (2), pp.699-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbo.2019.100246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1792-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332712v1</w:t>
+                <w:t xml:space="preserve">hal-02078442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal LTP modulation and glutamatergic receptors following vestibular loss</w:t>
+                <w:t xml:space="preserve">Sensitization of chondrosarcoma cells with PARP inhibitor and high-LET radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Truchet</w:t>
+                <w:t xml:space="preserve">Mathieu Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Benoit</w:t>
+                <w:t xml:space="preserve">Utpal Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chaillan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Austry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Smith</w:t>
+                <w:t xml:space="preserve">Etienne Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Philoxene</w:t>
+                <w:t xml:space="preserve">Francesco Paolo Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 224 (2), pp.699-711. </w:t>
+              <w:t xml:space="preserve">Journal of Bone Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.100246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1792-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbo.2019.100246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078442v1</w:t>
+                <w:t xml:space="preserve">hal-02332712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t>
               </w:r>
@@ -1752,280 +1752,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 2-Deoxy-D-glucose on Various Malignant Cell Lines In Vitro</w:t>
+                <w:t xml:space="preserve">Anticancer and chemosensitizing effects of 2,3-DCPE in ovarian carcinoma cell lines: Link with ERK activation and modulation of p21WAF1/CIP1, Bcl-2 and Bcl-xL expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Dong Zhang</w:t>
+                <w:t xml:space="preserve">M. Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Deslandes</w:t>
+                <w:t xml:space="preserve">M. Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Villedieu</w:t>
+                <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">J.F. Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Duval</w:t>
+                <w:t xml:space="preserve">P. Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 105 (2), pp.373 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2006.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05482162v1</w:t>
+                <w:t xml:space="preserve">hal-05469931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of 2-Deoxy-D-glucose on Various Malignant Cell Lines In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (5A), pp.3561-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05482162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquisition of chemoresistance following discontinuous exposures to cisplatin is associated in ovarian carcinoma cells with progressive alteration of FAK, ERK and p38 activation in response to treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (3), pp.507 - 519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygyno.2005.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05482191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2035,404 +2181,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’approches rationnelles à aléatoires, vers l’expression d’un cluster de gènes cryptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Desmadril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Madrillet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Hypoxia and Hadrontherapy on Radioresistant Chondrosarcoma Cancer Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Haghdoost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the ERRS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, CAEN, France. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hay dust particles measured by flow cytometry in steamed versus dry hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriel Moore-Colyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Couroucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th WEAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2442,168 +2588,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'hadronthérapie par ions carbone et protons sur les cellules souches cancéreuses de chondrosarcome en hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Commenchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14éme journée scientifique de la cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2750,51 +2896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chaouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumont Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9030220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Austry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;ller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Cammarata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2019.100246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamza-Chaffai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2017.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRWZ0L06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6772-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kafara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-015-0165-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deslandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. H&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauduchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Desmadril" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chaouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumont Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9030220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Austry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Cammarata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2019.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamza-Chaffai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2017.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRWZ0L06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6772-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kafara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-015-0165-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauduchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2006.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN718GT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. H&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Desmadril" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>