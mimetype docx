--- v1 (2026-04-02)
+++ v2 (2026-05-07)
@@ -1777,51 +1777,51 @@
                 <w:t xml:space="preserve">Anticancer and chemosensitizing effects of 2,3-DCPE in ovarian carcinoma cell lines: Link with ERK activation and modulation of p21WAF1/CIP1, Bcl-2 and Bcl-xL expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briand</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2562,117 +2562,242 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From rational to random approaches, towards the expression of a cryptic gene cluster in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Desmadril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guillamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibiodeal days 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact de l'hadronthérapie par ions carbone et protons sur les cellules souches cancéreuses de chondrosarcome en hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Montanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Commenchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,65 +2816,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14éme journée scientifique de la cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2896,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chaouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumont Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9030220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Austry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Cammarata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2019.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamza-Chaffai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2017.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRWZ0L06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6772-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kafara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-015-0165-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauduchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2006.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN718GT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. H&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Desmadril" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chaouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumont Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9030220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Austry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Cammarata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2019.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamza-Chaffai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2017.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRWZ0L06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6772-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kafara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-015-0165-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauduchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2006.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN718GT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. H&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Desmadril" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>