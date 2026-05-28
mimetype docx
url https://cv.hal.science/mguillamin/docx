--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1898,286 +1898,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 2-Deoxy-D-glucose on Various Malignant Cell Lines In Vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition of chemoresistance following discontinuous exposures to cisplatin is associated in ovarian carcinoma cells with progressive alteration of FAK, ERK and p38 activation in response to treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Dong Zhang</w:t>
+                <w:t xml:space="preserve">E. Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Deslandes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Duval</w:t>
+                <w:t xml:space="preserve">J.-F. Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 101 (3), pp.507 - 519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygyno.2005.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05482162v1</w:t>
+                <w:t xml:space="preserve">inserm-05482191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of chemoresistance following discontinuous exposures to cisplatin is associated in ovarian carcinoma cells with progressive alteration of FAK, ERK and p38 activation in response to treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Villedieu</w:t>
+                <w:t xml:space="preserve">Effect of 2-Deoxy-D-glucose on Various Malignant Cell Lines In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Dong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Deslandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Duval</w:t>
+                <w:t xml:space="preserve">Marie Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Héron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gauduchon</w:t>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (5A), pp.3561-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05482191v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05482162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3021,51 +3021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chaouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumont Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9030220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Austry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Cammarata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2019.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamza-Chaffai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2017.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRWZ0L06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6772-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kafara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-015-0165-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauduchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2006.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN718GT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deslandes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. H&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Desmadril" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02503389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Chaouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumont Lecomte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9030220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utpal Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Austry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;ller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Cammarata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2019.100246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Trabelsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Khlifi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hamza-Chaffai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etp.2017.02.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRWZ0L06-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02025265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6772-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01187953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Kafara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Icard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-015-0165-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lebel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2014.07.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duval" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauduchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2006.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJN718GT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deslandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. H&#233;ron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05482162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Deslandes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Desmadril" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>