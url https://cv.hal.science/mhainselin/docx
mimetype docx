--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -369,6468 +369,6654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional approach of theory of mind in healthy aging</w:t>
+                <w:t xml:space="preserve">Perceived Normal and Pathological Aging? A Cross-cultural Comparison Between French and Congolese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2026.2630924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10823-026-09562-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510214v1</w:t>
+                <w:t xml:space="preserve">hal-05559614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
+                <w:t xml:space="preserve">Multidimensional approach of theory of mind in healthy aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fekete</w:t>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.1827⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2026.2630924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269131v1</w:t>
+                <w:t xml:space="preserve">hal-05510214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+                <w:t xml:space="preserve">K. Eklicsné Lepenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Oubaya</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Kanizsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics15040487⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (S1), pp.S900-S900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940432v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improv as Cognitive Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Krueger</w:t>
+                <w:t xml:space="preserve">Chloé Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey P Winer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kyle Dennis</w:t>
+                <w:t xml:space="preserve">Emmanuele Lechapt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1520698⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics15040487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969088v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: [Lifestyle and Healthy Aging to Prevent Cognitive Decline and Dementia]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Improv as Cognitive Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey P Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Lattimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayse Kuspinar</w:t>
+                <w:t xml:space="preserve">Todd Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breno José</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kyle Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frdem.2025.1694494⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 17, pp.1520698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1520698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245968v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation théâtrale : Oser prendre des risques avec panache !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: [Lifestyle and Healthy Aging to Prevent Cognitive Decline and Dementia]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Kuspinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Breno José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste de Jager Loots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ortho magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omag.2025.10.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frdem.2025.1694494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364498v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties and adaptation of the Virtual Week in a sample of French young and older adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvisation théâtrale : Oser prendre des risques avec panache !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (3), pp.100875. </w:t>
+              <w:t xml:space="preserve">Ortho magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.20-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omag.2025.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483207v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Papy aka Alain Degois: improvisational theater from low-income suburbs to the most prestigious national theater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New horizon in improving ageing with improvisational theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshi Keisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comedy Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2040610X.2024.2413746⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (5), pp.afae087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afae087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738310v1</w:t>
+                <w:t xml:space="preserve">hal-04560748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New horizon in improving ageing with improvisational theatre</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interview with Papy aka Alain Degois: improvisational theater from low-income suburbs to the most prestigious national theater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (5), pp.afae087. </w:t>
+              <w:t xml:space="preserve">Comedy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.203-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afae087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2040610X.2024.2413746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560748v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I won’t forget to do it if it’s important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Psychometric properties and adaptation of the Virtual Week in a sample of French young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.367⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (3), pp.100875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560756v1</w:t>
+                <w:t xml:space="preserve">hal-04483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+                <w:t xml:space="preserve">I won’t forget to do it if it’s important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Eklicsné Lepenye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (S1), pp.S177-S178. </w:t>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/joc.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682290v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment passer de la diffusion des neuromythes à l’adoption de pratiques fondées sur des données probantes en éducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eklicsné Lepenye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Tual</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Schmitt</w:t>
+                <w:t xml:space="preserve">Z. Pótó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.03.003⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (S1), pp.S177-S178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560740v1</w:t>
+                <w:t xml:space="preserve">hal-04682290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former aux multiples dimensions de l’empathie dans le milieu de l’éducation médicale : un enjeu de santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment passer de la diffusion des neuromythes à l’adoption de pratiques fondées sur des données probantes en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Wever</w:t>
+                <w:t xml:space="preserve">Anna Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2023024⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468137v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles mémoires pour quels apprentissages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former aux multiples dimensions de l’empathie dans le milieu de l’éducation médicale : un enjeu de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lebreton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2023024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323995v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encéphalomyélite myalgique / syndrome de fatigue chronique : Présentation, profil cognitif et perspectives d’accompagnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles mémoires pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jérôme Authier</w:t>
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323983v1</w:t>
+                <w:t xml:space="preserve">hal-04323995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multidimensional Autonomy Scale: a new integrative tool for clinicians and preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’encéphalomyélite myalgique / syndrome de fatigue chronique : Présentation, profil cognitif et perspectives d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dethoor</w:t>
+                <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (S18), </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.075502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396747v1</w:t>
+                <w:t xml:space="preserve">hal-04323983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation while Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multidimensional Autonomy Scale: a new integrative tool for clinicians and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shoshi Keisari</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (S19), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.073836⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (S18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.075502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396743v1</w:t>
+                <w:t xml:space="preserve">hal-04396747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical improvisation helps speech therapists to improve their communication skills</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvisation while Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshi Keisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (S19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.073836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/medu.14983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03934371v1</w:t>
+                <w:t xml:space="preserve">hal-04396743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied improvisation and transdisciplinary simulation: a necessity for any health curriculum ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Medical improvisation helps speech therapists to improve their communication skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/medu.14983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1237126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04323937v1</w:t>
+                <w:t xml:space="preserve">hal-03934371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arguments pour un réalignement théorique dans l’évaluation et la remédiation de la mémoire en neuropsychologie clinique : apport du fonctionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of cognitive impairment in myalgic encephalomyelitis/chronic fatigue syndrome (ME/CFS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+                <w:t xml:space="preserve">Applied improvisation and transdisciplinary simulation: a necessity for any health curriculum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04764-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1237126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1237126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563198v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (HS1), pp.27a-27a. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.220.0027a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which matters more when it comes to learning styles: Introspection or experimental data?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of cognitive impairment in myalgic encephalomyelitis/chronic fatigue syndrome (ME/CFS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Adella Sirbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Rubin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slobodan Sekulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2021.10.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04764-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411291v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Memory Assessment: Scientific Advances and Future Directions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">Which matters more when it comes to learning styles: Introspection or experimental data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Sugden</w:t>
+                <w:t xml:space="preserve">Yana Weinstein-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.958458. </w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.50-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.958458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753732v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale pour être acteur de sa rééducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Memory Assessment: Scientific Advances and Future Directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Blondé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Quillico</w:t>
+                <w:t xml:space="preserve">Nicole Sugden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ortho magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.958458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.958458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324027v1</w:t>
+                <w:t xml:space="preserve">hal-03753732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’improvisation théâtrale pour être acteur de sa rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ortho magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134271v1</w:t>
+                <w:t xml:space="preserve">hal-04324027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing prospective memory beyond experimental tasks</w:t>
+                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 13 (1), pp.10-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41582-021-00499-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03374816v1</w:t>
+                <w:t xml:space="preserve">hal-03134271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche multidimensionnelle de l'autonomie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing prospective memory beyond experimental tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (7), pp.459-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41582-021-00499-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155326v1</w:t>
+                <w:t xml:space="preserve">hal-03374816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teenagers Tell Better Stories After Improvisational Theater Courses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Blonde</w:t>
+                <w:t xml:space="preserve">Vers une approche multidimensionnelle de l'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.638932⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374808v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: Critical Thinking: A Concise Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teenagers Tell Better Stories After Improvisational Theater Courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Blonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mortelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gravet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.656331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.638932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374810v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum cortisol levels in patients with a transient global amnesia</w:t>
+                <w:t xml:space="preserve">Book Review: Critical Thinking: A Concise Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schneckenburger</w:t>
+                <w:t xml:space="preserve">Valentin Gravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Quinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.08.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.656331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374832v1</w:t>
+                <w:t xml:space="preserve">hal-03374810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments Measuring Prospective Memory: A Systematic and Meta-Analytic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">Serum cortisol levels in patients with a transient global amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schneckenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acaa009⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (4), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374828v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+                <w:t xml:space="preserve">Instruments Measuring Prospective Memory: A Systematic and Meta-Analytic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telematics and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.576-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661708v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Teenagers’ Divergent Thinking With Improvisational Theater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Telematics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.913-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374835v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Functional Approach to Human Memory in the Brain: A Clinical Neuropsychological Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Teenagers’ Divergent Thinking With Improvisational Theater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cerrotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.688. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518300v1</w:t>
+                <w:t xml:space="preserve">hal-03374835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hey Teacher, Don't Leave Them Kids Alone: Action Is Better for Memory than Reading</w:t>
+                <w:t xml:space="preserve">L’improvisation théâtrale : une pédagogie de l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Picard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+                <w:t xml:space="preserve">Gustave Parking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486886v1</w:t>
+                <w:t xml:space="preserve">hal-01460766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale : une pédagogie de l’expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic and Functional Approach to Human Memory in the Brain: A Clinical Neuropsychological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustave Parking</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460766v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective memory evaluation in aging: new tools and methods</w:t>
+                <w:t xml:space="preserve">Hey Teacher, Don't Leave Them Kids Alone: Action Is Better for Memory than Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Manolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vankerkore-Candas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1357413⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377891v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: The Productive Researcher</w:t>
+                <w:t xml:space="preserve">Prospective memory evaluation in aging: new tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1357413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1357413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377889v1</w:t>
+                <w:t xml:space="preserve">hal-03377891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bill Shankly to the Huffington Post: How to Increase Critical Thinking in Experimental Psychology Course?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book Review: The Productive Researcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377897v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity effect in prospective memory during aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">From Bill Shankly to the Huffington Post: How to Increase Critical Thinking in Experimental Psychology Course?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/snp.v6/31328⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389656v1</w:t>
+                <w:t xml:space="preserve">hal-03377897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l'ACT par le clown - La thérapie d'acceptation et d'engagement. J.-C. Seznec, E. Ouvrier-Buffet. Dunod. Collection Les ateliers du praticien, Paris, 2014. 240 pp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularity effect in prospective memory during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v6/31328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389678v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk the talk and walk the walk. Evaluation of autonomy in aging and Alzheimer disease by simulating instrumental activities of daily living: the S-IADL</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiquer l'ACT par le clown - La thérapie d'acceptation et d'engagement. J.-C. Seznec, E. Ouvrier-Buffet. Dunod. Collection Les ateliers du praticien, Paris, 2014. 240 pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.2351⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389676v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: Pratiquer l'ACT par le Clown [ACT through Clown]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talk the talk and walk the walk. Evaluation of autonomy in aging and Alzheimer disease by simulating instrumental activities of daily living: the S-IADL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Couvillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00296⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.2351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377896v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal modifications in transient global amnesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book Review: Pratiquer l'ACT par le Clown [ACT through Clown]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.31238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438233v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la valence émotionnelle sur la mémoire prospective au cours du vieillissement.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Voisin</w:t>
+                <w:t xml:space="preserve">Hippocampal modifications in transient global amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2015.0350⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355209v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Still Enigmatic Syndrome of Transient Global Amnesia: Interactions Between Neurological and Psychopathological Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Quinette</w:t>
+                <w:t xml:space="preserve">Effet de la valence émotionnelle sur la mémoire prospective au cours du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fausto Viader</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-015-9284-y⟩</w:t>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2015.0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874580v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for action: from cognitive models to clinical evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Still Enigmatic Syndrome of Transient Global Amnesia: Interactions Between Neurological and Psychopathological Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/snp.v5.26091⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.125 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-015-9284-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377899v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just do it! How performing an action enhances remembering in transient global amnesia.</w:t>
+                <w:t xml:space="preserve">Memory for action: from cognitive models to clinical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.26091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v5.26091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00931659v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just do it! How performing an action enhances remembering in transient global amnesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelija Juskenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.192-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00875494v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00931659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la mémoire de l'action ? Revue théorique et perspectives</w:t>
+                <w:t xml:space="preserve">Just do it! How performing an action enhances remembering in transient global amnesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelija Juskenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.192-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.052.0129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356302v1</w:t>
+                <w:t xml:space="preserve">inserm-00875494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du buffer épisodique : deux épreuves testant les capacités d’association et de stockage d’informations verbales et spatiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que la mémoire de l'action ? Revue théorique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laisney</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.052.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377922v1</w:t>
+                <w:t xml:space="preserve">hal-01356302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness of disease state without explicit knowledge of memory failure in transient global amnesia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du buffer épisodique : deux épreuves testant les capacités d’association et de stockage d’informations verbales et spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.56-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667907v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Awareness of disease state without explicit knowledge of memory failure in transient global amnesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1079-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can We Remember Future Actions yet Forget the Last Two Minutes? Study in Transient Global Amnesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (12), pp.4138-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn_a_00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00642099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un dispositif de formation basée sur l’usage de la vidéosimulation dans la formation initiale des enseignants du primaire aux pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire prospective : enjeux diagnostiques, évaluatifs et cliniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La simulation comme outil méthodologique pour améliorer la collaboration interprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saousseme Tangaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GDR mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Online, France</w:t>
+              <w:t xml:space="preserve">25e colloque RIFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475331v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied improv to develop stress management in speech therapy students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6846,8226 +7032,8295 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, May 2026, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve prospective memory training with AI-assisted Script Concordance Test (SCT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The science of improv</w:t>
+                <w:t xml:space="preserve">La mémoire prospective : enjeux diagnostiques, évaluatifs et cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APS, May 2026, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Conférence GDR mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535373v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version Comprehensive Assessment of Prospective Memory and age-related differences</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The science of improv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, May 2026, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517276v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer le futur ? La mémoire prospective et ses outils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric validation of the French version Comprehensive Assessment of Prospective Memory and age-related differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanou Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens entre fonctions executives, mémoire et langage : quelles retombées cliniques ? 16e colloque NPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910596v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer le futur ? La mémoire prospective et ses outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Liens entre fonctions executives, mémoire et langage : quelles retombées cliniques ? 16e colloque NPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086117v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
+                <w:t xml:space="preserve">Se rappeler du futur : la mémoire prospective en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence Happy hours pour l’Organisation Française des Psychologues spécialisés en Neuropsychologie (OFPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086085v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se rappeler du futur : la mémoire prospective en neuropsychologie</w:t>
+                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Happy hours pour l’Organisation Française des Psychologues spécialisés en Neuropsychologie (OFPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910646v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'improvisation théâtrale : une deuxième chance pour les élèves ayant décroché</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2025 : Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986009v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anikó Hambuch</w:t>
+                <w:t xml:space="preserve">L'improvisation théâtrale : une deuxième chance pour les élèves ayant décroché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Congress of Psychiatry 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2025 : Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910571v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science de la mémoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Eklicsné Lepenye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikó Hambuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Laszlo Kanizsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Communauté des talents pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Online, France</w:t>
+              <w:t xml:space="preserve">33rd European Congress of Psychiatry 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910574v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
+                <w:t xml:space="preserve">La science de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">Webinaire Communauté des talents pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107929v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêlons la Communication Interprofessionnelle en santé : une revue de portée</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000759v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z Poto</w:t>
+                <w:t xml:space="preserve">Démêlons la Communication Interprofessionnelle en santé : une revue de portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Congress of Psychiatry 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428934v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux apprenants, nouveau catalyseur du développement professionnel des enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Eklicsné Lepenye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Poto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">32nd European Congress of Psychiatry 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705729v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge des différentes dimensions de la Théorie de l’Esprit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+                <w:t xml:space="preserve">Improvisation appliquée à l'université : développement de compétences en santé et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Neuropsychologie du vieillissement à l'ère du numérique : Des mécanismes cérébraux sous-jacents à l’innovation clinique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNLF (Société de Neuropsychologie de Langue Française) et le CRIUGM (Centre de Recherche Institut Universitaire de Gériatrie de Montréal), May 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411060v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire, attention et motivation : comment les améliorer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation pédagogique : intérêt de l’improvisation théâtrale appliquée à l’orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux publics étudiants : qui sont-ils, que fait-on ? Attention, motivation et engagement en licences scientifiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée thématique organisée par l'association Promosciences, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776756v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique : intérêt de l’improvisation théâtrale appliquée à l’orthophonie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+                <w:t xml:space="preserve">Effet de l’âge des différentes dimensions de la Théorie de l’Esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">La Neuropsychologie du vieillissement à l'ère du numérique : Des mécanismes cérébraux sous-jacents à l’innovation clinique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNLF (Société de Neuropsychologie de Langue Française) et le CRIUGM (Centre de Recherche Institut Universitaire de Gériatrie de Montréal), May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705721v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation appliquée à l'université : développement de compétences en santé et éducation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiers-lieux apprenants, nouveau catalyseur du développement professionnel des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705718v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les biais cognitifs et les limites de l'IA dans la conception de ressources pédagogiques : une approche pratique et réflexive</w:t>
+                <w:t xml:space="preserve">Mémoire, attention et motivation : comment les améliorer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Nouveaux publics étudiants : qui sont-ils, que fait-on ? Attention, motivation et engagement en licences scientifiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée thématique organisée par l'association Promosciences, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705722v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation while aging</w:t>
+                <w:t xml:space="preserve">Explorer les biais cognitifs et les limites de l'IA dans la conception de ressources pédagogiques : une approche pratique et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shoshi Keisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer’s Association International Conference (AAIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428973v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biais humains et leurs conséquences au regard du contrôle humain</w:t>
+                <w:t xml:space="preserve">Improvisation while aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Ben-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshi Keisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décision humaine, décision de l’IA. Analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Arras, France</w:t>
+              <w:t xml:space="preserve">Alzheimer’s Association International Conference (AAIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345590v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de plaisir et improvisation théâtrale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biais humains et leurs conséquences au regard du contrôle humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e assises nationales de l’improvisation (Improsia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Décision humaine, décision de l’IA. Analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428534v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Sentiment de plaisir et improvisation théâtrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec Qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4e assises nationales de l’improvisation (Improsia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428541v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils d’évaluation de la mémoire prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Signoret / Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec Qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324047v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation appliquée à la recherche et l’enseignement.</w:t>
+                <w:t xml:space="preserve">Les outils d’évaluation de la mémoire prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper/workshop presented at the 10ème Journées doctorales de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séminaire Signoret / Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428559v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidimensionnelle de la Théorie de l’Esprit au cours du vieillissement normal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’improvisation appliquée à la recherche et l’enseignement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Paper/workshop presented at the 10ème Journées doctorales de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428554v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social autonomy is linked to empathy but not theory of mind in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidisciplinaire dans l’enseignement de l’esprit critique dans les études médicales et pharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Approche multidimensionnelle de la Théorie de l’Esprit au cours du vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345737v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la communication et l’empathie avec l’improvisation médicale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multidisciplinaire dans l’enseignement de l’esprit critique dans les études médicales et pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345724v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through simulation: when improv improves empathy</w:t>
+                <w:t xml:space="preserve">Comment améliorer la communication et l’empathie avec l’improvisation médicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPECTA workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324055v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I won't forget to do it if it's important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning through simulation: when improv improves empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">INSPECTA workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768797v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter les neuromythes et développer les stratégies d’apprentissage efficaces dans les enseignements en santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">I won't forget to do it if it's important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345732v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage de l'antibiothérapie en médecine par la kinesthésie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eviter les neuromythes et développer les stratégies d’apprentissage efficaces dans les enseignements en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Weinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Internationale Francophone d’Education Médicale (SIFEM)</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345734v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie de Wever</w:t>
+                <w:t xml:space="preserve">L'apprentissage de l'antibiothérapie en médecine par la kinesthésie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Société Internationale Francophone d’Education Médicale (SIFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428608v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre l’effet de réalisation de l’action, la mémoire de la source et la planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative Cognitive Science (COCOS) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment utiliser des stratégies d'apprentissages efficaces ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle sur la Pédagogie - Les Apprentissages dans l'ESR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324058v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuité pédagogique pour les élèves en situation de handicap de l’académie d’Amiens</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment utiliser des stratégies d'apprentissages efficaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle sur la Pédagogie - Les Apprentissages dans l'ESR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422806v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour évaluer l’autonomie au cours du vieillissement ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurine Ranc</w:t>
+                <w:t xml:space="preserve">Continuité pédagogique pour les élèves en situation de handicap de l’académie d’Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlay Indoumou-Peppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428574v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du contexte social et de la proximité sur l’évaluation de l’intensité sociale et de l’importance d’items faisant références à des situations de la vie quotidienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Langevin</w:t>
+                <w:t xml:space="preserve">Quels outils pour évaluer l’autonomie au cours du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428594v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMP’ACT ! L’Improvisation Médicale pour les Professionnels en santé : Apports, Compétences et Transdisciplinarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du contexte social et de la proximité sur l’évaluation de l’intensité sociale et de l’importance d’items faisant références à des situations de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasboug, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428629v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire prospective, langage et métacognition au cours du vieillissement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IMP’ACT ! L’Improvisation Médicale pour les Professionnels en santé : Apports, Compétences et Transdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428599v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biais cognitifs ou pourquoi les personnes brillantes croient en des choses fausses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoire prospective, langage et métacognition au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Sous le masque du Vrai : Infox et vérités alternatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Amiens/online, France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428635v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biais cognitifs ou pourquoi les personnes brillantes croient en des choses fausses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Sous le masque du Vrai : Infox et vérités alternatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Amiens/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428572v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissages efficaces et neuromythes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque WIMS : l’interactivité au service des apprentissages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Amiens [en ligne], France</w:t>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324073v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on changer les fausses croyances des élèves ?</w:t>
+                <w:t xml:space="preserve">Apprentissages efficaces et neuromythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum académique de l’innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CARDIE Amiens, May 2021, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque WIMS : l’interactivité au service des apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Amiens [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324084v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Chronic Fatigue Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on changer les fausses croyances des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris/online, France</w:t>
+              <w:t xml:space="preserve">Forum académique de l’innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARDIE Amiens, May 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428639v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un outil pour favoriser une évaluation neuropsychologique culturellement contextualisée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+                <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Paris (online), France</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Paris/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428645v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage des troubles cognitifs chez les patients adultes atteints d’encéphalomyélite myalgique/syndrome de fatigue chronique (EM/SFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+                <w:t xml:space="preserve">Construction d’un outil pour favoriser une évaluation neuropsychologique culturellement contextualisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Geiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bruxelles/online, France</w:t>
+              <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428658v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais cognitifs et test métacognitif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phénotypage des troubles cognitifs chez les patients adultes atteints d’encéphalomyélite myalgique/syndrome de fatigue chronique (EM/SFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bruxelles/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324111v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345751v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcending Boundaries: Theatrical Improvisation and Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Géroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Disability Studies, Arts, And Education (DSAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428668v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l’improvisation appliquée pour développer les compétences des professionnels en santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biais cognitifs et test métacognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Amiénoise de Réflexion autour du Soin en Médecine Intensive (JARSMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428662v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention et la gestion du stress : un facteur d’influence sur l’insertion professionnelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tina Montreuil</w:t>
+                <w:t xml:space="preserve">Les apports de l’improvisation appliquée pour développer les compétences des professionnels en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Amiénoise de Réflexion autour du Soin en Médecine Intensive (JARSMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324105v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation appliquée à l’orthophonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prévention et la gestion du stress : un facteur d’influence sur l’insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Géroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès du Collège des Centres de Formation Universitaires en Orthophonie (CCFUO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428684v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Empirical Advances in Prospective Memory</w:t>
+                <w:t xml:space="preserve">Improvisation appliquée à l’orthophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Congrès du Collège des Centres de Formation Universitaires en Orthophonie (CCFUO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345755v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving teenagers’ creativity with Improvisational Theatre</w:t>
+                <w:t xml:space="preserve">Theoretical and Empirical Advances in Prospective Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345760v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : une approche méconnue à développer</w:t>
+                <w:t xml:space="preserve">Improving teenagers’ creativity with Improvisational Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Journées Internationales de Psychologie à Amiens (JIPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">3rd International Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324134v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : un outil pédagogique et thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Gaëlle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former avec l’art : à quoi ça sert ?</w:t>
+                <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : une approche méconnue à développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous du Conservatoire du Grand Avignon – Festival d’Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">3rd Journées Internationales de Psychologie à Amiens (JIPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324140v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation appliquée en neuropsychologie : de la recherche en pédagogique à l’application clinique</w:t>
+                <w:t xml:space="preserve">Se former avec l’art : à quoi ça sert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès National de Neuropsychologie Clinique (CNNC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous du Conservatoire du Grand Avignon – Festival d’Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428784v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multinomiale de l’importance de la tâche dans la mémoire prospective (et ses composantes) au cours du vieillissement : présentation du protocole COPIMPRO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’improvisation appliquée en neuropsychologie : de la recherche en pédagogique à l’application clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès National de Neuropsychologie Clinique (CNNC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428789v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualiser la pédagogie grâce aux connaissances et compétences en Psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multinomiale de l’importance de la tâche dans la mémoire prospective (et ses composantes) au cours du vieillissement : présentation du protocole COPIMPRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie du supérieur et pratiques d’enseignement, entre histoire et actualité : du cours magistral à l’individualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324124v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la Psychologie intégrative au théâtre et à la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individualiser la pédagogie grâce aux connaissances et compétences en Psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports de la Psychologie intégrative au théâtre et à la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Pédagogie du supérieur et pratiques d’enseignement, entre histoire et actualité : du cours magistral à l’individualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324119v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+                <w:t xml:space="preserve">Apports de la Psychologie intégrative au théâtre et à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portgual, France</w:t>
+              <w:t xml:space="preserve">Apports de la Psychologie intégrative au théâtre et à la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331735v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling a pillbox from a medication prescription displayed on a tablet: Impact of presentation formats in young and older adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gmp Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on Aging &amp; Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, San Diego (Californie - EU), France</w:t>
+              <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portgual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331720v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mythes de l’apprentissage et les biais cognitifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filling a pillbox from a medication prescription displayed on a tablet: Impact of presentation formats in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd International conference on Aging &amp; Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, San Diego (Californie - EU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331598v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation en classe, ça ne s’improvise pas !</w:t>
+                <w:t xml:space="preserve">Les mythes de l’apprentissage et les biais cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Ateliers du bonheur à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331612v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale : nouvel outil pédagogique et thérapeutique des psychologues</w:t>
+                <w:t xml:space="preserve">L’improvisation en classe, ça ne s’improvise pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna-Gaëlle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Entretiens Francophones de la Psychologie : la place des Psychologues entre crises et cultures (FFPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">3èmes Ateliers du bonheur à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428821v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation c’est la vie, l’impro c’est tout le reste</w:t>
+                <w:t xml:space="preserve">L’improvisation théâtrale : nouvel outil pédagogique et thérapeutique des psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Gaëlle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Le bien être dans l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Entretiens Francophones de la Psychologie : la place des Psychologues entre crises et cultures (FFPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331711v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et action : de la théorie à l'accompagnement</w:t>
+                <w:t xml:space="preserve">L’éducation c’est la vie, l’impro c’est tout le reste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Journées Internationales de Psychologie à Amiens (JIPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Le bien être dans l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345762v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Métacognition : qu’est-ce que je sais…vraiment ?</w:t>
+                <w:t xml:space="preserve">Mémoire et action : de la théorie à l'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Service d’Ingénierie d’Appui et de Médiatisation pour l’Enseignement (SIAME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd Journées Internationales de Psychologie à Amiens (JIPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331616v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la mémoire prospective : quels outils en clinique ?</w:t>
+                <w:t xml:space="preserve">La Métacognition : qu’est-ce que je sais…vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Conférence du Service d’Ingénierie d’Appui et de Médiatisation pour l’Enseignement (SIAME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331747v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du foot et un journal pour développer l’esprit critique</w:t>
+                <w:t xml:space="preserve">Evaluation de la mémoire prospective : quels outils en clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428854v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de la mémoire prospective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Changer le regard sur la maladie d’Alzheimer : séances de réflexion autour des représentations sociales avec les soignants et les familles des résidents d’un EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Slosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Aghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331749v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dispositif de formation à l’Université de Picardie Jules Verne</w:t>
+                <w:t xml:space="preserve">Du foot et un journal pour développer l’esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-régionale Grand Nord-Est | Stratégies de transformation pédagogique : articulations entre sites et établissements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331657v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer le regard sur la maladie d’Alzheimer : séances de réflexion autour des représentations sociales avec les soignants et les familles des résidents d’un EHPAD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du dispositif de formation à l’Université de Picardie Jules Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée inter-régionale Grand Nord-Est | Stratégies de transformation pédagogique : articulations entre sites et établissements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428848v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l’action en mémoire pour lier et coller les informations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge de la mémoire prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Multimodalité et encodage en mémoire, implications pour la didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331638v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire prospective : émotion, régularité de l’activité et outils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser l’action en mémoire pour lier et coller les informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque d’étude clinique du langage en gériatrie : Emotion, mémoire et langage en gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Multimodalité et encodage en mémoire, implications pour la didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331634v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition alternative au RL/RI16 basée sur l’auto-initiation des items</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mémoire prospective : émotion, régularité de l’activité et outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIème colloque d’étude clinique du langage en gériatrie : Emotion, mémoire et langage en gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428830v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apprentissage répondant à l’apprentissage relationnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Vasnier</w:t>
+                <w:t xml:space="preserve">Proposition alternative au RL/RI16 basée sur l’auto-initiation des items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Carrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de l’APPCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331625v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improviser les conflits au travail, ça ne s’improvise pas !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’apprentissage répondant à l’apprentissage relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Vasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Quillico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université du Bonheur Au Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème colloque de l’APPCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331679v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la patoche du comédien au tableau de l’enseignant : l’improvisation soutient l’apprentissage</w:t>
+                <w:t xml:space="preserve">Improviser les conflits au travail, ça ne s’improvise pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Université du Bonheur Au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331755v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des neuropsychologues spécialisés en neuropsychologie</w:t>
+                <w:t xml:space="preserve">De la patoche du comédien au tableau de l’enseignant : l’improvisation soutient l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205377v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation à l’université, ça ne s’improvise pas</w:t>
+                <w:t xml:space="preserve">La formation des neuropsychologues spécialisés en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Quillico</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4022.3204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331763v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythes et connaissances scientifiques sur la mémoire et l’apprentissage</w:t>
+                <w:t xml:space="preserve">L’improvisation à l’université, ça ne s’improvise pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Service d’Ingénierie d’Appui et de Médiatisation pour l’Enseignement (SIAME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331668v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des neuropsychologues</w:t>
+                <w:t xml:space="preserve">Mythes et connaissances scientifiques sur la mémoire et l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence du Service d’Ingénierie d’Appui et de Médiatisation pour l’Enseignement (SIAME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331684v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si vous n’avez pas les clefs pour la motivation, fabriquez votre trousseau !</w:t>
+                <w:t xml:space="preserve">La formation des neuropsychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Forum Amiénois du Printemps de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331670v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles de la méconnaissance à la prise en charge métacognitive : l’exemple de la schizophrénie</w:t>
+                <w:t xml:space="preserve">Si vous n’avez pas les clefs pour la motivation, fabriquez votre trousseau !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque de l’APPCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Amiens, France</w:t>
+              <w:t xml:space="preserve">2ème Forum Amiénois du Printemps de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331688v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des modèles de la méconnaissance à la prise en charge métacognitive : l’exemple de la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque de l’APPCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une prise en charge des activités complexes de vie quotidienne : le cas FT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15075,1492 +15330,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances sur la contrôlabilité des difficultés psychologiques et santé mentale : quelles populations cibler dans l’enseignement supérieur français ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Grados</w:t>
+                <w:t xml:space="preserve">L’improvisation appliquée pour travailler la gestion du stress : de la recherche à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journée Amiénoise de Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351174v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation appliquée pour travailler la gestion du stress : de la recherche à la pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+                <w:t xml:space="preserve">Croyances sur la contrôlabilité des difficultés psychologiques et santé mentale : quelles populations cibler dans l’enseignement supérieur français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">10e Journée Amiénoise de Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351200v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la santé mentale grâce aux Wise Interventions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Rigaud</w:t>
+                <w:t xml:space="preserve">L’effet du cercle social sur les processus de la mémoire épisodique au cours du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Altimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2025 : santé mentale publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351180v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du cercle social sur les processus de la mémoire épisodique au cours du vieillissement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration de la santé mentale grâce aux Wise Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Coppalle</w:t>
+                <w:t xml:space="preserve">Clarisse Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Orosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2025 : santé mentale publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510810v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multidimensional Autonomy Scale: a new integrative tool for clinicians and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer’s Association International Conference (AAIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du vieillissement normal et pathologique entre la France métropolitaine et le Congo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the Ennis-Weir Critical thinking Essay Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Créange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological Impairment in Myalgic Encephalomyelitis/Chronic Fatigue Syndrome (ME/CFS): Systematic Review of Literature, Meta-Analysis and Proposal for Patients’ Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (APS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Session, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Medical Improvisation filled out with Transdisciplinary Simulation Training to Develop Empathic Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New Orleans / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Clarified Definition of Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New-Orleans / Hybrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective memory, language and metacognition in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New Orleans / Hybrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Medical Improvisation Filled out with Transdisciplinary Simulation training to Develop Empathic Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (APS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la compréhension de prescriptions électroniques chez des patients âgés et parkinsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF-SFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amiens, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16570,241 +16825,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biais humains et leurs conséquences au regard du contrôle humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions humains, décision de l’IA : analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la capacité humaine à détecter une solution proposée par l’IA : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Anibal Samaniego Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nevejans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions humains, décision de l’IA : analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare et martin, pp.257-275, 2025, 978-2-38600-171-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et améliorer l’autonomie dans les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16824,702 +17079,702 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C Pélissier; O Perlot; Bertrand Moquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.129-140, 2025, 2385426226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares Editions, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale : une forme créative de cognition incarnée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fondements sensori-moteurs de la créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Coello. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.311-326, 2024, (Univers Psy), 978-2-10-085763-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.coell.2024.01.0352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577456v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements sensori-moteurs de la créativité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’improvisation théâtrale : une forme créative de cognition incarnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, A paraître, 2100857630</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755712v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la mémoire prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Barbeau; Hélène Amiéva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’adulte, Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.279-288, 2023, 2807335152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On peut rouler une fois 1000 étudiants…pour mieux les aider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Gauvrit; Sylvain Delouvée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des têtes bien faites : défense de l’esprit critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaires de France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une prise en charge des activités complexes de vie quotidienne : le cas FT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Adam; Philippe Allain; Ghislaine Aubin; Fabienne Coyette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités en rééducation neuropsychologique : Etudes de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spmam, pp.86-89, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17529,117 +17784,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguiser l'esprit critique des étudiants en psychologie : gardons l’esprit sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17649,100 +17904,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie, neuroanatomie fonctionnelle et épidémiologie de l’ictus amnésique idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04331843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17752,91 +18007,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire, action et improvisation : entre clinique et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Universite de Picardie Jules Verne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02612077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17846,105 +18101,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser ses révisions : quatre conseils issus de la recherche en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18012,51 +18267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDC3877C"/>
+    <w:nsid w:val="0479FFE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18243,51 +18498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhainselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3854-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168381486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFT-9821-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Sharvadze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Fekete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1661912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vaugeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2026.2630924" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fekete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanizsai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.1827" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aoun Sebaiti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oubaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Lechapt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics15040487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krueger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Winer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Lattimore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Beck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Dennis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1520698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kuspinar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Jos&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste de Jager Loots" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frdem.2025.1694494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omag.2025.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04738310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2040610X.2024.2413746" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Keisari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ben-David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P&#243;t&#243;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.390" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323995v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0771" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dethoor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.075502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.073836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/medu.14983" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1237126" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gounden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Adella Sirbu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Sekulic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04764-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2021.10.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blond&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quillico" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0616" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blonde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mortelier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638932" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gravet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.656331" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneckenburger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.08.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00688" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486886v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Manolli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vankerkore-Candas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00325" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Parking" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1357413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00544" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Couvillers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lions" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2351" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377896v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00296" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desgranges" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-015-9284-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377899v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.26091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00931659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Juskenaite" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356302v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0129" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.02.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00076" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910596v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086085v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Hambuch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laszlo Kanizsai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Poto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705729v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411060v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705721v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345590v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428554v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ranc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345737v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345724v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Rousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mesnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428574v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langevin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428635v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geiller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lantoine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428658v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324111v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345745v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;roult" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345755v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428810v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Ga&#235;lle Lambert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428784v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324119v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331720v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331598v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331612v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428821v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331711v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345762v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331616v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428854v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331657v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428848v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Slosse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Aghetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331638v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428830v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrelier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vasnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331679v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331755v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205377v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4022.3204" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331763v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331668v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331684v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331670v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amalric" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331693v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351174v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Grados" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351200v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rigaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510810v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altimeau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courtois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429039v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768801v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahab" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#233;ange" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429374v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429076v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429106v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429449v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413622v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tir" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439881v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439880v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anibal Samaniego Cho" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nevejans" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128273v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577456v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755712v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bitu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0352" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635424v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532068v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331843v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02612077v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931881v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhainselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3854-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168381486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFT-9821-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Sharvadze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Fekete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1661912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vaugeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2026.2630924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fekete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanizsai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.1827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aoun Sebaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oubaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Lechapt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics15040487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krueger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Winer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Lattimore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Dennis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1520698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kuspinar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Jos&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste de Jager Loots" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frdem.2025.1694494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omag.2025.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Keisari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ben-David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04738310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2040610X.2024.2413746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P&#243;t&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0771" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dethoor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.075502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.073836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/medu.14983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gounden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainselin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1237126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Adella Sirbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Sekulic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04764-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rubin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2021.10.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blond&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quillico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0616" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mortelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638932" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gravet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.656331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneckenburger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.08.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Parking" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00688" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Manolli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vankerkore-Candas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00325" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1357413" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00544" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Couvillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lions" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00296" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desgranges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-015-9284-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.26091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00931659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Juskenaite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.02.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00076" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saousseme Tangaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Hambuch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laszlo Kanizsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107929v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Poto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705729v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705722v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ranc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Rousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mesnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428608v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langevin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428635v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324084v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geiller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lantoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;roult" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324105v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345755v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345760v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Ga&#235;lle Lambert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324140v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428784v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331598v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428821v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331711v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345762v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331616v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331747v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Slosse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Aghetti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331638v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrelier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vasnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331679v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205377v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4022.3204" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331763v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331670v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amalric" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331693v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351200v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Grados" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altimeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courtois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351180v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rigaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428983v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768801v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#233;ange" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429374v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429076v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429106v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439881v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anibal Samaniego Cho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nevejans" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705810v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bitu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0352" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577456v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635424v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532068v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02612077v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931881v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>