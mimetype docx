--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -201,51 +201,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -369,1057 +369,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived Normal and Pathological Aging? A Cross-cultural Comparison Between French and Congolese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is interprofessional communication researched and defined in healthcare? A scoping review protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+                <w:t xml:space="preserve">France Boyer-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Gerontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10823-026-09562-3⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.e113833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-113833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559614v1</w:t>
+                <w:t xml:space="preserve">hal-05603881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional approach of theory of mind in healthy aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived Normal and Pathological Aging? A Cross-cultural Comparison Between French and Congolese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13825585.2026.2630924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10823-026-09562-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510214v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
+                <w:t xml:space="preserve">Multidimensional approach of theory of mind in healthy aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fekete</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.1827⟩</w:t>
+              <w:t xml:space="preserve">Aging, Neuropsychology and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13825585.2026.2630924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269131v1</w:t>
+                <w:t xml:space="preserve">hal-05510214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+                <w:t xml:space="preserve">K. Eklicsné Lepenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Oubaya</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Kanizsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics15040487⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (S1), pp.S900-S900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940432v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improv as Cognitive Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Krueger</w:t>
+                <w:t xml:space="preserve">Chloé Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey P Winer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kyle Dennis</w:t>
+                <w:t xml:space="preserve">Emmanuele Lechapt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1520698⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics15040487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969088v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: [Lifestyle and Healthy Aging to Prevent Cognitive Decline and Dementia]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Improv as Cognitive Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey P Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel C Lattimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayse Kuspinar</w:t>
+                <w:t xml:space="preserve">Todd Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breno José</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kyle Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frdem.2025.1694494⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 17, pp.1520698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2025.1520698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245968v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation théâtrale : Oser prendre des risques avec panache !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: [Lifestyle and Healthy Aging to Prevent Cognitive Decline and Dementia]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Kuspinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Valat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Breno José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste de Jager Loots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ortho magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omag.2025.10.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frdem.2025.1694494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364498v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New horizon in improving ageing with improvisational theatre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvisation théâtrale : Oser prendre des risques avec panache !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boaz Ben-David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Marion Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Age and Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (5), pp.afae087. </w:t>
+              <w:t xml:space="preserve">Ortho magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181, pp.20-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ageing/afae087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omag.2025.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview with Papy aka Alain Degois: improvisational theater from low-income suburbs to the most prestigious national theater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comedy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.203-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1466,90 +1466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties and adaptation of the Virtual Week in a sample of French young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (3), pp.100875. </w:t>
@@ -1581,923 +1581,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I won’t forget to do it if it’s important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">New horizon in improving ageing with improvisational theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoshi Keisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristin Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/joc.367⟩</w:t>
+              <w:t xml:space="preserve">Age and Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (5), pp.afae087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ageing/afae087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560756v1</w:t>
+                <w:t xml:space="preserve">hal-04560748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Jouin</w:t>
+                <w:t xml:space="preserve">I won’t forget to do it if it’s important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Eklicsné Lepenye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/joc.367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04682290v1</w:t>
+                <w:t xml:space="preserve">hal-04560756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment passer de la diffusion des neuromythes à l’adoption de pratiques fondées sur des données probantes en éducation ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eklicsné Lepenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bailleul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Z. Pótó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.03.003⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (S1), pp.S177-S178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2024.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560740v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former aux multiples dimensions de l’empathie dans le milieu de l’éducation médicale : un enjeu de santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment passer de la diffusion des neuromythes à l’adoption de pratiques fondées sur des données probantes en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie de Wever</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Clément Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (4), pp.215-217. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2023024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2024.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468137v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles mémoires pour quels apprentissages ?</w:t>
+                <w:t xml:space="preserve">Former aux multiples dimensions de l’empathie dans le milieu de l’éducation médicale : un enjeu de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lebreton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (4), pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2023024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323995v1</w:t>
+                <w:t xml:space="preserve">hal-04468137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encéphalomyélite myalgique / syndrome de fatigue chronique : Présentation, profil cognitif et perspectives d’accompagnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles mémoires pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jérôme Authier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Karine Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323983v1</w:t>
+                <w:t xml:space="preserve">hal-04323995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multidimensional Autonomy Scale: a new integrative tool for clinicians and preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’encéphalomyélite myalgique / syndrome de fatigue chronique : Présentation, profil cognitif et perspectives d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Dethoor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">François Jérôme Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (S18), </w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.075502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2023.0771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396747v1</w:t>
+                <w:t xml:space="preserve">hal-04323983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation while Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boaz Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoshi Keisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (S19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2525,4202 +2525,4319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical improvisation helps speech therapists to improve their communication skills</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Multidimensional Autonomy Scale: a new integrative tool for clinicians and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/medu.14983⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (S18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.075502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934371v1</w:t>
+                <w:t xml:space="preserve">hal-04396747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguments pour un réalignement théorique dans l’évaluation et la remédiation de la mémoire en neuropsychologie clinique : apport du fonctionnalisme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Quaglino</w:t>
+                <w:t xml:space="preserve">Medical improvisation helps speech therapists to improve their communication skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.06.003⟩</w:t>
+              <w:t xml:space="preserve">Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/medu.14983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161343v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied improvisation and transdisciplinary simulation: a necessity for any health curriculum ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1237126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2023.1237126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Arguments pour un réalignement théorique dans l’évaluation et la remédiation de la mémoire en neuropsychologie clinique : apport du fonctionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0027a⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2023.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778020v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review and meta-analysis of cognitive impairment in myalgic encephalomyelitis/chronic fatigue syndrome (ME/CFS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Adella Sirbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slobodan Sekulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.2157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-04764-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which matters more when it comes to learning styles: Introspection or experimental data?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2021.10.005⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (HS1), pp.27a-27a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0027a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411291v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Memory Assessment: Scientific Advances and Future Directions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">Which matters more when it comes to learning styles: Introspection or experimental data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Sugden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Yana Weinstein-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.958458. </w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.50-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.958458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753732v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale pour être acteur de sa rééducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective Memory Assessment: Scientific Advances and Future Directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Blondé</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nicole Sugden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ortho magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.958458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.958458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324027v1</w:t>
+                <w:t xml:space="preserve">hal-03753732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’improvisation théâtrale pour être acteur de sa rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Blondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ortho magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134271v1</w:t>
+                <w:t xml:space="preserve">hal-04324027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing prospective memory beyond experimental tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L'improvisation neuropsychologique : une inconnue à découvrir entre formation et recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 13 (1), pp.10-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41582-021-00499-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03374816v1</w:t>
+                <w:t xml:space="preserve">hal-03134271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche multidimensionnelle de l'autonomie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing prospective memory beyond experimental tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (7), pp.459-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41582-021-00499-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03155326v1</w:t>
+                <w:t xml:space="preserve">hal-03374816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teenagers Tell Better Stories After Improvisational Theater Courses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vers une approche multidimensionnelle de l'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.638932⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.29-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374808v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: Critical Thinking: A Concise Guide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teenagers Tell Better Stories After Improvisational Theater Courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Blonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mortelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gravet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.656331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.638932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374810v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum cortisol levels in patients with a transient global amnesia</w:t>
+                <w:t xml:space="preserve">Book Review: Critical Thinking: A Concise Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schneckenburger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Valentin Gravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Quinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.08.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.656331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374832v1</w:t>
+                <w:t xml:space="preserve">hal-03374810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instruments Measuring Prospective Memory: A Systematic and Meta-Analytic Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Serum cortisol levels in patients with a transient global amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schneckenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acaa009⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (4), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2019.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374828v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Instruments Measuring Prospective Memory: A Systematic and Meta-Analytic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telematics and Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.576-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acaa009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661708v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Teenagers’ Divergent Thinking With Improvisational Theater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">CONSIGNELA: A multidisciplinary patient-centered project to improve drug prescription comprehension and execution in elderly people and parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Telematics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.913-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tele.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374835v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale : une pédagogie de l’expérimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving Teenagers’ Divergent Thinking With Improvisational Theater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Parking</w:t>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460766v1</w:t>
+                <w:t xml:space="preserve">hal-03374835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Functional Approach to Human Memory in the Brain: A Clinical Neuropsychological Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cerrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hey Teacher, Don't Leave Them Kids Alone: Action Is Better for Memory than Reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick M Manolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vankerkore-Candas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective memory evaluation in aging: new tools and methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’improvisation théâtrale : une pédagogie de l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Parking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1357413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377891v1</w:t>
+                <w:t xml:space="preserve">hal-01460766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: The Productive Researcher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prospective memory evaluation in aging: new tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1357413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1357413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377889v1</w:t>
+                <w:t xml:space="preserve">hal-03377891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bill Shankly to the Huffington Post: How to Increase Critical Thinking in Experimental Psychology Course?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Book Review: The Productive Researcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377897v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity effect in prospective memory during aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Bill Shankly to the Huffington Post: How to Increase Critical Thinking in Experimental Psychology Course?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/snp.v6/31328⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389656v1</w:t>
+                <w:t xml:space="preserve">hal-03377897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l'ACT par le clown - La thérapie d'acceptation et d'engagement. J.-C. Seznec, E. Ouvrier-Buffet. Dunod. Collection Les ateliers du praticien, Paris, 2014. 240 pp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regularity effect in prospective memory during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.31238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v6/31328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389678v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk the talk and walk the walk. Evaluation of autonomy in aging and Alzheimer disease by simulating instrumental activities of daily living: the S-IADL</w:t>
+                <w:t xml:space="preserve">Pratiquer l'ACT par le clown - La thérapie d'acceptation et d'engagement. J.-C. Seznec, E. Ouvrier-Buffet. Dunod. Collection Les ateliers du praticien, Paris, 2014. 240 pp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Quaglino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.2351⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389676v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review: Pratiquer l'ACT par le Clown [ACT through Clown]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talk the talk and walk the walk. Evaluation of autonomy in aging and Alzheimer disease by simulating instrumental activities of daily living: the S-IADL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Couvillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00296⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.2351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377896v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal modifications in transient global amnesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book Review: Pratiquer l'ACT par le Clown [ACT through Clown]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.31238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438233v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la valence émotionnelle sur la mémoire prospective au cours du vieillissement.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Voisin</w:t>
+                <w:t xml:space="preserve">Hippocampal modifications in transient global amnesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2015.0350⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355209v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Still Enigmatic Syndrome of Transient Global Amnesia: Interactions Between Neurological and Psychopathological Factors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet de la valence émotionnelle sur la mémoire prospective au cours du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fausto Viader</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11065-015-9284-y⟩</w:t>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2015.0350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874580v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory for action: from cognitive models to clinical evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Still Enigmatic Syndrome of Transient Global Amnesia: Interactions Between Neurological and Psychopathological Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/snp.v5.26091⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.125 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11065-015-9284-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377899v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just do it! How performing an action enhances remembering in transient global amnesia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Memory for action: from cognitive models to clinical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.26091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/snp.v5.26091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00931659v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just do it! How performing an action enhances remembering in transient global amnesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelija Juskenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.192-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00875494v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00931659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la mémoire de l'action ? Revue théorique et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Just do it! How performing an action enhances remembering in transient global amnesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelija Juskenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.192-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2013.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rne.052.0129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01356302v1</w:t>
+                <w:t xml:space="preserve">inserm-00875494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du buffer épisodique : deux épreuves testant les capacités d’association et de stockage d’informations verbales et spatiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Qu'est-ce que la mémoire de l'action ? Revue théorique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laisney</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rne.052.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377922v1</w:t>
+                <w:t xml:space="preserve">hal-01356302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness of disease state without explicit knowledge of memory failure in transient global amnesia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Évaluation du buffer épisodique : deux épreuves testant les capacités d’association et de stockage d’informations verbales et spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère M Guillery-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (1), pp.56-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667907v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Awareness of disease state without explicit knowledge of memory failure in transient global amnesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Quinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de La Sayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (8), pp.1079-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2012.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can We Remember Future Actions yet Forget the Last Two Minutes? Study in Transient Global Amnesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Quinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (12), pp.4138-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn_a_00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00642099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6730,8597 +6847,8597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un dispositif de formation basée sur l’usage de la vidéosimulation dans la formation initiale des enseignants du primaire aux pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Despois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation comme outil méthodologique pour améliorer la collaboration interprofessionnelle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La mémoire prospective : enjeux diagnostiques, évaluatifs et cliniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque RIFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Conférence GDR mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553657v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied improv to develop stress management in speech therapy students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La simulation comme outil méthodologique pour améliorer la collaboration interprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saousseme Tangaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APS, May 2026, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">25e colloque RIFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535378v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve prospective memory training with AI-assisted Script Concordance Test (SCT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Applied improv to develop stress management in speech therapy students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, May 2026, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517280v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire prospective : enjeux diagnostiques, évaluatifs et cliniques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improve prospective memory training with AI-assisted Script Concordance Test (SCT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GDR mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Online, France</w:t>
+              <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475331v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The science of improv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, May 2026, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version Comprehensive Assessment of Prospective Memory and age-related differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanou Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Prospective Memory (ICPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer le futur ? La mémoire prospective et ses outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liens entre fonctions executives, mémoire et langage : quelles retombées cliniques ? 16e colloque NPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se rappeler du futur : la mémoire prospective en neuropsychologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Happy hours pour l’Organisation Française des Psychologues spécialisés en Neuropsychologie (OFPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910646v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Se rappeler du futur : la mémoire prospective en neuropsychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence Happy hours pour l’Organisation Française des Psychologues spécialisés en Neuropsychologie (OFPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086085v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former par la simulation : accompagner les enseignants vers une éducation inclusive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l’Enseignement Supérieur (QPES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086117v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'improvisation théâtrale : une deuxième chance pour les élèves ayant décroché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPSYDEVE 2025 : Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied Improvisation to Improve Mental Health Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Eklicsné Lepenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikó Hambuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Laszlo Kanizsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Congress of Psychiatry 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Communauté des talents pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Démêlons la Communication Interprofessionnelle en santé : une revue de portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Duveau Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107929v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêlons la Communication Interprofessionnelle en santé : une revue de portée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">De la scène à la vie : l'improvisation théâtrale et appliquée, un levier de développement à tous les âges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Improvisation, rythme et créativité langagière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000759v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive outcomes of implementing applied theatrical improvisation in communication trainings/ workshops for healthcare students in two European countries: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Eklicsné Lepenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Poto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Congress of Psychiatry 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvisation appliquée à l'université : développement de compétences en santé et éducation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet de l’âge des différentes dimensions de la Théorie de l’Esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">La Neuropsychologie du vieillissement à l'ère du numérique : Des mécanismes cérébraux sous-jacents à l’innovation clinique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNLF (Société de Neuropsychologie de Langue Française) et le CRIUGM (Centre de Recherche Institut Universitaire de Gériatrie de Montréal), May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705718v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique : intérêt de l’improvisation théâtrale appliquée à l’orthophonie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tiers-lieux apprenants, nouveau catalyseur du développement professionnel des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705721v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge des différentes dimensions de la Théorie de l’Esprit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mémoire, attention et motivation : comment les améliorer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Harmony Duclos</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Neuropsychologie du vieillissement à l'ère du numérique : Des mécanismes cérébraux sous-jacents à l’innovation clinique et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNLF (Société de Neuropsychologie de Langue Française) et le CRIUGM (Centre de Recherche Institut Universitaire de Gériatrie de Montréal), May 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Nouveaux publics étudiants : qui sont-ils, que fait-on ? Attention, motivation et engagement en licences scientifiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée thématique organisée par l'association Promosciences, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411060v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux apprenants, nouveau catalyseur du développement professionnel des enseignants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improvisation appliquée à l'université : développement de compétences en santé et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705729v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire, attention et motivation : comment les améliorer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Innovation pédagogique : intérêt de l’improvisation théâtrale appliquée à l’orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux publics étudiants : qui sont-ils, que fait-on ? Attention, motivation et engagement en licences scientifiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée thématique organisée par l'association Promosciences, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776756v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les biais cognitifs et les limites de l'IA dans la conception de ressources pédagogiques : une approche pratique et réflexive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation while aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boaz Ben-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoshi Keisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer’s Association International Conference (AAIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biais humains et leurs conséquences au regard du contrôle humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision humaine, décision de l’IA. Analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de plaisir et improvisation théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e assises nationales de l’improvisation (Improsia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec Qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils d’évaluation de la mémoire prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Signoret / Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation appliquée à la recherche et l’enseignement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper/workshop presented at the 10ème Journées doctorales de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social autonomy is linked to empathy but not theory of mind in aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Approche multidimensionnelle de la Théorie de l’Esprit au cours du vieillissement normal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768799v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multidimensionnelle de la Théorie de l’Esprit au cours du vieillissement normal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Social autonomy is linked to empathy but not theory of mind in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428554v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire dans l’enseignement de l’esprit critique dans les études médicales et pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la communication et l’empathie avec l’improvisation médicale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Learning through simulation: when improv improves empathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">INSPECTA workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345724v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through simulation: when improv improves empathy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la communication et l’empathie avec l’improvisation médicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Quillico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPECTA workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324055v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I won't forget to do it if it's important: a multinomial processing tree analysis of social importance and monetary reward on event-based prospective memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter les neuromythes et développer les stratégies d’apprentissage efficaces dans les enseignements en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Pédagogie en Sciences de la Santé (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage de l'antibiothérapie en médecine par la kinesthésie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Internationale Francophone d’Education Médicale (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre l’effet de réalisation de l’action, la mémoire de la source et la planification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Cognitive Science (COCOS) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428564v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour prévoir l’imprévisible, il faut improviser en s’y préparant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Liens entre l’effet de réalisation de l’action, la mémoire de la source et la planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Collaborative Cognitive Science (COCOS) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428608v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment utiliser des stratégies d'apprentissages efficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle sur la Pédagogie - Les Apprentissages dans l'ESR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité pédagogique pour les élèves en situation de handicap de l’académie d’Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlay Indoumou-Peppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour évaluer l’autonomie au cours du vieillissement ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet du contexte social et de la proximité sur l’évaluation de l’intensité sociale et de l’importance d’items faisant références à des situations de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428574v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du contexte social et de la proximité sur l’évaluation de l’intensité sociale et de l’importance d’items faisant références à des situations de la vie quotidienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quels outils pour évaluer l’autonomie au cours du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428594v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMP’ACT ! L’Improvisation Médicale pour les Professionnels en santé : Apports, Compétences et Transdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Internationale Francophone d’Education Medical (SIFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire prospective, langage et métacognition au cours du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biais cognitifs ou pourquoi les personnes brillantes croient en des choses fausses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Sous le masque du Vrai : Infox et vérités alternatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Amiens/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages efficaces et neuromythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque WIMS : l’interactivité au service des apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Amiens [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Chronic Fatigue Syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Peut-on changer les fausses croyances des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chicago, online, United States</w:t>
+              <w:t xml:space="preserve">Forum académique de l’innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARDIE Amiens, May 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345741v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on changer les fausses croyances des élèves ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Chronic Fatigue Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum académique de l’innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CARDIE Amiens, May 2021, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chicago, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324084v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation appliquée et simulation pour la formation des étudiants en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un outil pour favoriser une évaluation neuropsychologique culturellement contextualisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Geiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage des troubles cognitifs chez les patients adultes atteints d’encéphalomyélite myalgique/syndrome de fatigue chronique (EM/SFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bruxelles/online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
+                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428668v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcending Boundaries: Theatrical Improvisation and Disability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biais cognitifs et test métacognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Disability Studies, Arts, And Education (DSAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345745v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Gaps and Opportunities in Prospective Memory Assessment</w:t>
+                <w:t xml:space="preserve">Importance du motif social et de la récompense sur les composantes de la mémoire prospective au cours du vieillissement : contribution de l’approche par la modélisation multinomiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR interdisciplinaire mémoire conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345751v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais cognitifs et test métacognitif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Transcending Boundaries: Theatrical Improvisation and Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Géroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Disability Studies, Arts, And Education (DSAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324111v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l’improvisation appliquée pour développer les compétences des professionnels en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée Amiénoise de Réflexion autour du Soin en Médecine Intensive (JARSMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention et la gestion du stress : un facteur d’influence sur l’insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Géroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations pédagogiques et accompagnement vers l’emploi : des leviers pour une société plus inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation appliquée à l’orthophonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès du Collège des Centres de Formation Universitaires en Orthophonie (CCFUO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Empirical Advances in Prospective Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving teenagers’ creativity with Improvisational Theatre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : un outil pédagogique et thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Gaëlle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting of the Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345760v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : un outil pédagogique et thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Improving teenagers’ creativity with Improvisational Theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">3rd International Meeting of the Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428810v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation appliquée en Psychologie : une approche méconnue à développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Journées Internationales de Psychologie à Amiens (JIPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former avec l’art : à quoi ça sert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous du Conservatoire du Grand Avignon – Festival d’Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation appliquée en neuropsychologie : de la recherche en pédagogique à l’application clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès National de Neuropsychologie Clinique (CNNC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multinomiale de l’importance de la tâche dans la mémoire prospective (et ses composantes) au cours du vieillissement : présentation du protocole COPIMPRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualiser la pédagogie grâce aux connaissances et compétences en Psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie du supérieur et pratiques d’enseignement, entre histoire et actualité : du cours magistral à l’individualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la Psychologie intégrative au théâtre et à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports de la Psychologie intégrative au théâtre et à la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gmp Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lisbon, Portgual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling a pillbox from a medication prescription displayed on a tablet: Impact of presentation formats in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heurley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International conference on Aging &amp; Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Diego (Californie - EU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mythes de l’apprentissage et les biais cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation en classe, ça ne s’improvise pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Ateliers du bonheur à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation théâtrale : nouvel outil pédagogique et thérapeutique des psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Gaëlle Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Entretiens Francophones de la Psychologie : la place des Psychologues entre crises et cultures (FFPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation c’est la vie, l’impro c’est tout le reste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le bien être dans l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et action : de la théorie à l'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Journées Internationales de Psychologie à Amiens (JIPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Métacognition : qu’est-ce que je sais…vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Service d’Ingénierie d’Appui et de Médiatisation pour l’Enseignement (SIAME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la mémoire prospective : quels outils en clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer le regard sur la maladie d’Alzheimer : séances de réflexion autour des représentations sociales avec les soignants et les familles des résidents d’un EHPAD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Du foot et un journal pour développer l’esprit critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428848v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du foot et un journal pour développer l’esprit critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Présentation du dispositif de formation à l’Université de Picardie Jules Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journée inter-régionale Grand Nord-Est | Stratégies de transformation pédagogique : articulations entre sites et établissements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428854v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dispositif de formation à l’Université de Picardie Jules Verne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prise en charge de la mémoire prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée inter-régionale Grand Nord-Est | Stratégies de transformation pédagogique : articulations entre sites et établissements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331657v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de la mémoire prospective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Changer le regard sur la maladie d’Alzheimer : séances de réflexion autour des représentations sociales avec les soignants et les familles des résidents d’un EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Slosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Aghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie à Amiens (JIPA 2016) : Mémoire Prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331749v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l’action en mémoire pour lier et coller les informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : Multimodalité et encodage en mémoire, implications pour la didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire prospective : émotion, régularité de l’activité et outils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Proposition alternative au RL/RI16 basée sur l’auto-initiation des items</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Carrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Quaglino</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque d’étude clinique du langage en gériatrie : Emotion, mémoire et langage en gériatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331634v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition alternative au RL/RI16 basée sur l’auto-initiation des items</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mémoire prospective : émotion, régularité de l’activité et outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIème colloque d’étude clinique du langage en gériatrie : Emotion, mémoire et langage en gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428830v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’apprentissage répondant à l’apprentissage relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Vasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque de l’APPCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improviser les conflits au travail, ça ne s’improvise pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Quillico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université du Bonheur Au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la patoche du comédien au tableau de l’enseignant : l’improvisation soutient l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des neuropsychologues spécialisés en neuropsychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4022.3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’improvisation à l’université, ça ne s’improvise pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Quillico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l’Enseignement Supérieur (QPES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes et connaissances scientifiques sur la mémoire et l’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Service d’Ingénierie d’Appui et de Médiatisation pour l’Enseignement (SIAME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des neuropsychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès National des Professionnels de la Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si vous n’avez pas les clefs pour la motivation, fabriquez votre trousseau !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Forum Amiénois du Printemps de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de la méconnaissance à la prise en charge métacognitive : l’exemple de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Amalric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque de l’APPCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une prise en charge des activités complexes de vie quotidienne : le cas FT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Société de Neuropsychologie de Langue Française (SNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15330,1492 +15447,1492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation appliquée pour travailler la gestion du stress : de la recherche à la pratique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Croyances sur la contrôlabilité des difficultés psychologiques et santé mentale : quelles populations cibler dans l’enseignement supérieur français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">10e Journée Amiénoise de Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351200v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances sur la contrôlabilité des difficultés psychologiques et santé mentale : quelles populations cibler dans l’enseignement supérieur français ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’improvisation appliquée pour travailler la gestion du stress : de la recherche à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journée Amiénoise de Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351174v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du cercle social sur les processus de la mémoire épisodique au cours du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Altimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Hiver de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la santé mentale grâce aux Wise Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Orosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique 2025 : santé mentale publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multidimensional Autonomy Scale: a new integrative tool for clinicians and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer’s Association International Conference (AAIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du vieillissement normal et pathologique entre la France métropolitaine et le Congo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Hévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Printemps de la Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French validation of the Ennis-Weir Critical thinking Essay Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between cognitive phenotypes of Myalgic Encephalomyelitis/Chronic Fatigue Syndrome and Multiple Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Créange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological Impairment in Myalgic Encephalomyelitis/Chronic Fatigue Syndrome (ME/CFS): Systematic Review of Literature, Meta-Analysis and Proposal for Patients’ Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aoun Sebaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (APS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Session, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Medical Improvisation filled out with Transdisciplinary Simulation Training to Develop Empathic Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New Orleans / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Clarified Definition of Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New-Orleans / Hybrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective memory, language and metacognition in aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, New Orleans / Hybrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Medical Improvisation Filled out with Transdisciplinary Simulation training to Develop Empathic Communication Skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (APS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Chicago &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la compréhension de prescriptions électroniques chez des patients âgés et parkinsoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heurley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF-SFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amiens, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16825,956 +16942,956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biais humains et leurs conséquences au regard du contrôle humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions humains, décision de l’IA : analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la capacité humaine à détecter une solution proposée par l’IA : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Anibal Samaniego Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nevejans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loup-Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions humains, décision de l’IA : analyses interdisciplinaires sur le contrôle humain des systèmes d’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare et martin, pp.257-275, 2025, 978-2-38600-171-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et améliorer l’autonomie dans les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C Pélissier; O Perlot; Bertrand Moquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Learning Management System dans l'enseignement supérieur : Boule à facettes techno-pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.129-140, 2025, 2385426226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvisation et simulation médicale : une approche multidimensionnelle complémentaire pour la formation des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie de Wever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : continuums d’activités et de situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares Editions, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements sensori-moteurs de la créativité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’improvisation théâtrale : une forme créative de cognition incarnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, A paraître, 2100857630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.coell.2024.01.0352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755712v1</w:t>
+                <w:t xml:space="preserve">hal-04577456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’improvisation théâtrale : une forme créative de cognition incarnée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Fondements sensori-moteurs de la créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Longuépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Coello. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corps, cerveau et processus mentaux. Les fondements sensorimoteurs de la cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.311-326, 2024, (Univers Psy), 978-2-10-085763-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.coell.2024.01.0352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577456v1</w:t>
+                <w:t xml:space="preserve">hal-04755712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la mémoire prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gounden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmony Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Barbeau; Hélène Amiéva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’adulte, Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.279-288, 2023, 2807335152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On peut rouler une fois 1000 étudiants…pour mieux les aider.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Gauvrit; Sylvain Delouvée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des têtes bien faites : défense de l’esprit critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaires de France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'une prise en charge des activités complexes de vie quotidienne : le cas FT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Adam; Philippe Allain; Ghislaine Aubin; Fabienne Coyette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités en rééducation neuropsychologique : Etudes de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spmam, pp.86-89, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17784,117 +17901,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguiser l'esprit critique des étudiants en psychologie : gardons l’esprit sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17904,100 +18021,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychologie, neuroanatomie fonctionnelle et épidémiologie de l’ictus amnésique idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Caen, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04331843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18007,91 +18124,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire, action et improvisation : entre clinique et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Universite de Picardie Jules Verne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02612077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18101,105 +18218,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser ses révisions : quatre conseils issus de la recherche en psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18267,51 +18384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0479FFE3"/>
+    <w:nsid w:val="8D1E4C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18498,51 +18615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhainselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3854-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168381486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFT-9821-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Sharvadze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Fekete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1661912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vaugeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2026.2630924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fekete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanizsai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.1827" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aoun Sebaiti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oubaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Samson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Lechapt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics15040487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krueger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Winer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Lattimore" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Beck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Dennis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1520698" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kuspinar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Jos&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste de Jager Loots" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frdem.2025.1694494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omag.2025.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Keisari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ben-David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04738310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2040610X.2024.2413746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P&#243;t&#243;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323995v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0771" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dethoor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.075502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.073836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/medu.14983" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gounden" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainselin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1237126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563198v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Adella Sirbu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Sekulic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04764-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rubin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2021.10.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blond&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quillico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0616" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blonde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mortelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638932" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gravet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.656331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneckenburger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viader" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.08.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460766v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Parking" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00688" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Manolli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vankerkore-Candas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00325" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1357413" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00544" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389678v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389676v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Couvillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lions" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2351" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00296" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desgranges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874580v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-015-9284-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.26091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00931659v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Juskenaite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0129" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377922v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.02.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00076" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saousseme Tangaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517280v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475331v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Hambuch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laszlo Kanizsai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107929v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Poto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411060v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705729v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705722v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428973v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768799v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ranc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428554v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345724v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428564v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Rousseau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mesnard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428608v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324058v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428594v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langevin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428635v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324084v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geiller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lantoine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;roult" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324105v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345755v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345760v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Ga&#235;lle Lambert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324140v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428784v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324124v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331598v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428821v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331711v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345762v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331616v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331747v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Slosse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Aghetti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331638v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428830v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrelier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vasnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331679v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205377v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4022.3204" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331763v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331684v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331670v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amalric" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331693v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351200v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Grados" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510810v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altimeau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courtois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351180v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rigaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428983v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768801v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahab" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#233;ange" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429374v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429076v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429106v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439881v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anibal Samaniego Cho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nevejans" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705810v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128273v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bitu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0352" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577456v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635424v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532068v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02612077v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931881v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhainselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3854-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168381486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AFT-9821-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Sharvadze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Fekete" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1661912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Boyer-Vidal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-113833" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quaglino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10823-026-09562-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vaugeois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dethoor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13825585.2026.2630924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fekete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kanizsai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.1827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aoun Sebaiti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oubaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Samson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Lechapt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics15040487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Krueger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P Winer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Lattimore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Beck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Dennis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2025.1520698" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Kuspinar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Jos&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste de Jager Loots" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frdem.2025.1694494" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omag.2025.10.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04738310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2040610X.2024.2413746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04483207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100875" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoshi Keisari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ben-David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ageing/afae087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/joc.367" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. P&#243;t&#243;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Wever" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re M Guillery-Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2023.0771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.073836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Dethoor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.075502" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/medu.14983" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1237126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04161343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gounden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hainselin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haudry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Adella Sirbu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Sekulic" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04764-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Revel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Weinstein-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2021.10.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sugden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.958458" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blond&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Quillico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0613" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41582-021-00499-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mortelier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.638932" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gravet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.656331" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneckenburger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viader" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eustache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quinette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2019.08.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acaa009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01759" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00688" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Manolli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vankerkore-Candas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00325" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Parking" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1357413" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377897v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heurley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Voisin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v6/31328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389676v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Couvillers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lions" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2351" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377896v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00296" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desgranges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2015.01.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2015.0350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01874580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Quinette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-015-9284-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377899v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/snp.v5.26091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00931659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelija Juskenaite" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.10.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356302v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.052.0129" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laisney" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de La Sayette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642099v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00076" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546820v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hamon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553657v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saousseme Tangaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517276v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanou Pauchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Herm&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910646v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Eklicsn&#233; Lepenye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Hambuch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laszlo Kanizsai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000759v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Duveau Hoarau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107929v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428934v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Poto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411060v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705729v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04776756v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705721v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705722v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428973v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428559v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Ranc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345737v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mar&#231;on" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345724v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345732v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Weinstein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428608v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Rousseau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mesnard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428594v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langevin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428574v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428629v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428635v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Geiller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lantoine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428658v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345751v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324111v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa G&#233;roult" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Montreuil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428684v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345755v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428810v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Ga&#235;lle Lambert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345760v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324134v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324140v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428784v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428789v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324124v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324119v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331720v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331612v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345762v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331616v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331747v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428854v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331657v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331749v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Slosse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Aghetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Carrelier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331634v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331625v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vasnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331679v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331755v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205377v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4022.3204" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331763v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331668v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331684v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331688v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amalric" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331693v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferracci" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351174v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Grados" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351200v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05510810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Coppalle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Altimeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Courtois" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351180v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rigaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428983v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429039v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768801v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wahab" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cr&#233;ange" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429374v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429076v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429106v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429449v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413622v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Tir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roussel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439881v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439880v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anibal Samaniego Cho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nevejans" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loup-Escande" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128273v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755712v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bitu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Molina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.coell.2024.01.0352" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323897v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635424v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635437v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Ferracci" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Aubin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bernat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532068v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04331843v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02612077v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931881v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>