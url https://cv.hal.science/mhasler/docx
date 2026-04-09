--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8175013"/>
+    <w:nsid w:val="34252643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9EC50BC"/>
+    <w:nsid w:val="495AED17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13509E6E"/>
+    <w:nsid w:val="61AE01F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F84AE6CB"/>
+    <w:nsid w:val="4064A907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>