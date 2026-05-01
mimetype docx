--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maximilian Hasler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mhasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6470-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-7991-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bienvenue sur mon site personnel professionnel sur HAL!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques informations me concernant :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités en Mathématiques, à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'UFR STE - Faculté de Sciences-Technologies-Environnement (ex D.S.I.)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, campus de Schoelcher, pôle Martinique de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur ès-sciences en Physique Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de l'Univ. Aix-Marseille II - Luminy (1997) ; Habilité à Diriger des Recherches (U. des Antilles, 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Normale Supérieure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplom-Physiker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Universität Karlsruhe (désormais KIT)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2017-2020) du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire de recherche EA2440 : MEMIAD - Management, Economie, Modélisation, Informatique et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2012-2016) de la Faculté de Sciences & Technologies &amp;quot;D.S.I.&amp;quot; (voir ci-dessus),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">actuellement responsable du département de Mathématiques et Informatique Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques publications selon google</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (voir ci-dessous pour données HAL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien vers ma page professionnelle alternative au DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : le plus efficace est de me contacter par e-mail à Pré</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.Nom@Univ-Antilles.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou plus court : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHasler@memiad.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt concernant la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique de phénomènes naturels et autres (TQC, cyclones, économie...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algèbres de fonctions généralisées : théorie et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et topologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de champs supersymétriques et Supergravité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et aspects topologiques des théories de jauge.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cours d'analyse et d'algèbre linéaire, algèbre générale (groupes - anneaux - idéaux), calcul formel, analyse numérique, optimisation numérique et applications en économie/gestion, recherche opérationnelle ... (différents niveaux entre L1 - L2 - L3 et master)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et de physique (électromagnétisme, ...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités et responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-éditeur en chef de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'OEIS (encyclopédie en-ligne des suites d'entiers)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">managing editor de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNEEA (Journal of Nonlinear Evolution Equations and ApplicationsJournal of Nonlinear Evolution Equations and Applications, ISSN 2161-3680)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsable des sites web du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMIAD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau REALMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département Scientifique DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et de l'ex-</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire AOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">anciennement : modélisation APOGÉE du domaine Science-Technologie-Santé 97.2 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relations extérieures (correspondant CPGE, ESPE, Fête de la Science...) ; tutorat, ...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive abundant and weird numbers with many prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.436-459. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic Generalized Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive weird numbers having more than three distinct prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Matematica della Universita' degli studi di Parma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.153 - 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic functions and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston M. N'Guérékata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (11), pp.1729 - 1746. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2010.524296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad J. Math</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.21 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Euclid's Formula for Perfect Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farideh Firoozbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integer Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic extension of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Conference: Linear and Non-Linear Theory of Generalized Functions and its Applications, Bedlewo, Poland, 2–8 September 2007, 20 (3-4), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460802565040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a Chebyshev-dependent Inhomogeneous Second Order Differential Equation for the Applied Physics-related Boubaker-Turki Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micahel Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bamidele Awojoyogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karem B. Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bannour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications and Applied Mathematics: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissertationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447, pp.1-73. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/dm447-0-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized functions as sequence spaces with ultranorms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2-3), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460500437807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (7), pp.2031-2038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (3), pp.697-708. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N = 2 central charge superspace and a minimal supergravity multiplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Akemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (5), pp.1617-1623. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/16/5/311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N = 2 vector-tensor multiplet, central charge superspace, and chern-simons couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (11), pp.1805-1816. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X98000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-form multiplet in N=2 superspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.729-734. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of asymptotic extensions and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Congress of the Americas MCA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Council of the Americas, Jul 2025, Miami, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Solutions to Equations of Fluid Mechanics and Dynamics Near a Hurricane’s Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aveiro, Jul 2019, Aveiro, Portugal. pp. 373-380, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87502-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity theory in asymptotic extensions of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814313179_0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDICONTI DEL SEMINARIO MATEMATICO, Vol. 69 No. 4: Proceedings of the International Conference GF 2011 on Generalized Functions, Linear and Nonlinear Problems, I. (2011) p.317-402 + ii pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear algebraic analysis and applications. Proceedings of the international Conference on Generalized Functions 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scientific Publishers Ltd, 2005, 1-904868-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Paths and circuits in finite groups&amp;quot;, Discr. Math. 22 (1978) 263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Mathar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maximilian Hasler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mhasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6470-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-7991-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bienvenue sur mon site personnel professionnel sur HAL!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques informations me concernant :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités en Mathématiques, à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'UFR STE - Faculté de Sciences-Technologies-Environnement (ex D.S.I.)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, campus de Schoelcher, pôle Martinique de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur ès-sciences en Physique Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de l'Univ. Aix-Marseille II - Luminy (1997) ; Habilité à Diriger des Recherches (U. des Antilles, 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Normale Supérieure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplom-Physiker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Universität Karlsruhe (désormais KIT)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2017-2020) du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire de recherche EA2440 : MEMIAD - Management, Economie, Modélisation, Informatique et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2012-2016) de la Faculté de Sciences & Technologies &amp;quot;D.S.I.&amp;quot; (voir ci-dessus),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">actuellement responsable du département de Mathématiques et Informatique Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques publications selon google</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (voir ci-dessous pour données HAL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien vers ma page professionnelle alternative au DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : le plus efficace est de me contacter par e-mail à Pré</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.Nom@Univ-Antilles.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou plus court : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHasler@memiad.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt concernant la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique de phénomènes naturels et autres (TQC, cyclones, économie...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algèbres de fonctions généralisées : théorie et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et topologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de champs supersymétriques et Supergravité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et aspects topologiques des théories de jauge.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cours d'analyse et d'algèbre linéaire, algèbre générale (groupes - anneaux - idéaux), calcul formel, analyse numérique, optimisation numérique et applications en économie/gestion, recherche opérationnelle ... (différents niveaux entre L1 - L2 - L3 et master)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et de physique (électromagnétisme, ...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités et responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-éditeur en chef de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'OEIS (encyclopédie en-ligne des suites d'entiers)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">managing editor de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNEEA (Journal of Nonlinear Evolution Equations and ApplicationsJournal of Nonlinear Evolution Equations and Applications, ISSN 2161-3680)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsable des sites web du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMIAD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau REALMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département Scientifique DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et de l'ex-</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire AOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">anciennement : modélisation APOGÉE du domaine Science-Technologie-Santé 97.2 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relations extérieures (correspondant CPGE, ESPE, Fête de la Science...) ; tutorat, ...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive abundant and weird numbers with many prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.436-459. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive weird numbers having more than three distinct prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Matematica della Universita' degli studi di Parma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.153 - 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic Generalized Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic functions and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston M. N'Guérékata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (11), pp.1729 - 1746. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2010.524296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad J. Math</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.21 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Euclid's Formula for Perfect Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farideh Firoozbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integer Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic extension of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Conference: Linear and Non-Linear Theory of Generalized Functions and its Applications, Bedlewo, Poland, 2–8 September 2007, 20 (3-4), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460802565040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a Chebyshev-dependent Inhomogeneous Second Order Differential Equation for the Applied Physics-related Boubaker-Turki Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micahel Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bamidele Awojoyogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karem B. Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bannour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications and Applied Mathematics: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissertationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447, pp.1-73. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/dm447-0-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized functions as sequence spaces with ultranorms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2-3), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460500437807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (3), pp.697-708. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (7), pp.2031-2038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N = 2 central charge superspace and a minimal supergravity multiplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Akemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (5), pp.1617-1623. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/16/5/311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N = 2 vector-tensor multiplet, central charge superspace, and chern-simons couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (11), pp.1805-1816. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X98000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-form multiplet in N=2 superspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.729-734. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of asymptotic extensions and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Congress of the Americas MCA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Council of the Americas, Jul 2025, Miami, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Solutions to Equations of Fluid Mechanics and Dynamics Near a Hurricane’s Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aveiro, Jul 2019, Aveiro, Portugal. pp. 373-380, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87502-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity theory in asymptotic extensions of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814313179_0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDICONTI DEL SEMINARIO MATEMATICO, Vol. 69 No. 4: Proceedings of the International Conference GF 2011 on Generalized Functions, Linear and Nonlinear Problems, I. (2011) p.317-402 + ii pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear algebraic analysis and applications. Proceedings of the international Conference on Generalized Functions 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scientific Publishers Ltd, 2005, 1-904868-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Paths and circuits in finite groups&amp;quot;, Discr. Math. 22 (1978) 263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Mathar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34252643"/>
+    <w:nsid w:val="AC7C46CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="495AED17"/>
+    <w:nsid w:val="0625FAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61AE01F9"/>
+    <w:nsid w:val="4492632F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4064A907"/>
+    <w:nsid w:val="E16C0442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhasler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6470-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7991-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ste.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kit.edu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memiad.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar?q=Maximilian+Hasler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/~mhasler/?q=bienvenue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.Nom@Univ-Antilles.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHasler@memiad.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oeis.org/wiki/Special:ListUsers?offset=M" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jneea.com/?editors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://realma.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200101/http://www2.univ-ag.fr/dsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/aoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Parton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.02.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.524296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Firoozbakht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460802565040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00766227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micahel Dada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamidele Awojoyogbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem B. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bannour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460500437807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Akemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grimm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/16/5/311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X98000792" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03800948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87502-2_38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814313179_0079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01866956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Mathar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhasler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6470-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7991-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ste.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kit.edu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memiad.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar?q=Maximilian+Hasler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/~mhasler/?q=bienvenue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.Nom@Univ-Antilles.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHasler@memiad.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oeis.org/wiki/Special:ListUsers?offset=M" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jneea.com/?editors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://realma.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200101/http://www2.univ-ag.fr/dsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/aoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Parton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.02.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.524296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Firoozbakht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460802565040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00766227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micahel Dada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamidele Awojoyogbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem B. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bannour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460500437807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Akemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grimm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/16/5/311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X98000792" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03800948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87502-2_38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814313179_0079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01866956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Mathar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>