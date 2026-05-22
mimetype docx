--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maximilian Hasler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mhasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6470-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-7991-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bienvenue sur mon site personnel professionnel sur HAL!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques informations me concernant :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités en Mathématiques, à </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'UFR STE - Faculté de Sciences-Technologies-Environnement (ex D.S.I.)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, campus de Schoelcher, pôle Martinique de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur ès-sciences en Physique Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de l'Univ. Aix-Marseille II - Luminy (1997) ; Habilité à Diriger des Recherches (U. des Antilles, 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Normale Supérieure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplom-Physiker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Universität Karlsruhe (désormais KIT)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2017-2020) du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire de recherche EA2440 : MEMIAD - Management, Economie, Modélisation, Informatique et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2012-2016) de la Faculté de Sciences & Technologies &amp;quot;D.S.I.&amp;quot; (voir ci-dessus),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">actuellement responsable du département de Mathématiques et Informatique Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques publications selon google</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (voir ci-dessous pour données HAL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien vers ma page professionnelle alternative au DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : le plus efficace est de me contacter par e-mail à Pré</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.Nom@Univ-Antilles.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou plus court : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHasler@memiad.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt concernant la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique de phénomènes naturels et autres (TQC, cyclones, économie...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algèbres de fonctions généralisées : théorie et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et topologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de champs supersymétriques et Supergravité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et aspects topologiques des théories de jauge.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cours d'analyse et d'algèbre linéaire, algèbre générale (groupes - anneaux - idéaux), calcul formel, analyse numérique, optimisation numérique et applications en économie/gestion, recherche opérationnelle ... (différents niveaux entre L1 - L2 - L3 et master)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et de physique (électromagnétisme, ...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités et responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-éditeur en chef de </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'OEIS (encyclopédie en-ligne des suites d'entiers)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">managing editor de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNEEA (Journal of Nonlinear Evolution Equations and ApplicationsJournal of Nonlinear Evolution Equations and Applications, ISSN 2161-3680)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsable des sites web du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMIAD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau REALMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département Scientifique DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et de l'ex-</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire AOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">anciennement : modélisation APOGÉE du domaine Science-Technologie-Santé 97.2 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relations extérieures (correspondant CPGE, ESPE, Fête de la Science...) ; tutorat, ...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive abundant and weird numbers with many prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.436-459. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive weird numbers having more than three distinct prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Matematica della Universita' degli studi di Parma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.153 - 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic Generalized Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic functions and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston M. N'Guérékata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (11), pp.1729 - 1746. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2010.524296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad J. Math</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.21 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Euclid's Formula for Perfect Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farideh Firoozbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integer Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic extension of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Conference: Linear and Non-Linear Theory of Generalized Functions and its Applications, Bedlewo, Poland, 2–8 September 2007, 20 (3-4), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460802565040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a Chebyshev-dependent Inhomogeneous Second Order Differential Equation for the Applied Physics-related Boubaker-Turki Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micahel Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bamidele Awojoyogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karem B. Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bannour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications and Applied Mathematics: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissertationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447, pp.1-73. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/dm447-0-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized functions as sequence spaces with ultranorms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2-3), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460500437807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (3), pp.697-708. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (7), pp.2031-2038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N = 2 central charge superspace and a minimal supergravity multiplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Akemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (5), pp.1617-1623. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/16/5/311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N = 2 vector-tensor multiplet, central charge superspace, and chern-simons couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (11), pp.1805-1816. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X98000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-form multiplet in N=2 superspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.729-734. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of asymptotic extensions and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Congress of the Americas MCA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Council of the Americas, Jul 2025, Miami, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Solutions to Equations of Fluid Mechanics and Dynamics Near a Hurricane’s Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aveiro, Jul 2019, Aveiro, Portugal. pp. 373-380, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87502-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity theory in asymptotic extensions of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814313179_0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDICONTI DEL SEMINARIO MATEMATICO, Vol. 69 No. 4: Proceedings of the International Conference GF 2011 on Generalized Functions, Linear and Nonlinear Problems, I. (2011) p.317-402 + ii pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear algebraic analysis and applications. Proceedings of the international Conference on Generalized Functions 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scientific Publishers Ltd, 2005, 1-904868-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Paths and circuits in finite groups&amp;quot;, Discr. Math. 22 (1978) 263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Mathar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maximilian Hasler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mhasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6470-6086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cdn4UJMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-7991-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bienvenue sur mon site personnel professionnel sur HAL!</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quelques informations me concernant :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités en Mathématiques, à </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'UFR STE - Faculté de Sciences-Technologies-Environnement (ex D.S.I.)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, campus de Schoelcher, pôle Martinique de </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur ès-sciences en Physique Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de l'Univ. Aix-Marseille II - Luminy (1997) ; Habilité à Diriger des Recherches (U. des Antilles, 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Normale Supérieure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplom-Physiker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Universität Karlsruhe (désormais KIT)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2017-2020) du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire de recherche EA2440 : MEMIAD - Management, Economie, Modélisation, Informatique et Aide à la Décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ex-Directeur (2012-2016) de la Faculté de Sciences & Technologies &amp;quot;D.S.I.&amp;quot; (voir ci-dessus),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">actuellement responsable du département de Mathématiques et Informatique Appliquées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques publications selon google</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (voir ci-dessous pour données HAL).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien vers ma page professionnelle alternative au DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact : le plus efficace est de me contacter par e-mail à Pré</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nom.Nom@Univ-Antilles.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ou plus court : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MHasler@memiad.eu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Centres d'intérêt concernant la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modélisation mathématique de phénomènes naturels et autres (TQC, cyclones, économie...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algèbres de fonctions généralisées : théorie et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et topologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Optimisation numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des nombres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théories de champs supersymétriques et Supergravité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Géométrie différentielle et aspects topologiques des théories de jauge.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cours d'analyse et d'algèbre linéaire, algèbre générale (groupes - anneaux - idéaux), calcul formel, analyse numérique, optimisation numérique et applications en économie/gestion, recherche opérationnelle ... (différents niveaux entre L1 - L2 - L3 et master)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et de physique (électromagnétisme, ...).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Autres activités et responsabilités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">co-éditeur en chef de </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'OEIS (encyclopédie en-ligne des suites d'entiers)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">managing editor de </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JNEEA (Journal of Nonlinear Evolution Equations and ApplicationsJournal of Nonlinear Evolution Equations and Applications, ISSN 2161-3680)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">responsable des sites web du </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMIAD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">réseau REALMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, anciennement du </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Département Scientifique DSI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et de l'ex-</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire AOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">anciennement : modélisation APOGÉE du domaine Science-Technologie-Santé 97.2 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">relations extérieures (correspondant CPGE, ESPE, Fête de la Science...) ; tutorat, ...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive abundant and weird numbers with many prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Number Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 201, pp.436-459. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnt.2019.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitive weird numbers having more than three distinct prime factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Melfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Parton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Matematica della Universita' degli studi di Parma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.153 - 163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic Generalized Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad Journal of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (2), pp.135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloch-periodic functions and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston M. N'Guérékata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applicable Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (11), pp.1729 - 1746. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036811.2010.524296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novi Sad J. Math</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (1), pp.21 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on Euclid's Formula for Perfect Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farideh Firoozbakht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integer Sequences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic extension of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Conference: Linear and Non-Linear Theory of Generalized Functions and its Applications, Bedlewo, Poland, 2–8 September 2007, 20 (3-4), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460802565040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a Chebyshev-dependent Inhomogeneous Second Order Differential Equation for the Applied Physics-related Boubaker-Turki Polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micahel Dada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bamidele Awojoyogbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karem B. Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bannour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications and Applied Mathematics: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.329-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence spaces with exponent weights. Realizations of Colombeau type algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissertationes Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447, pp.1-73. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4064/dm447-0-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized functions as sequence spaces with ultranorms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integral Transforms and Special Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (2-3), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10652460500437807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embeddings of ultradistributions and periodic hyperfunctions in Colombeau type algebras through sequence spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (3), pp.697-708. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305004104007923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized function algebras as sequence space algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 132 (7), pp.2031-2038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebras of generalized functions through sequence spaces algebras. Functoriality and associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevan Pilipovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics and Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N = 2 central charge superspace and a minimal supergravity multiplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Akemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (5), pp.1617-1623. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/16/5/311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The N = 2 vector-tensor multiplet, central charge superspace, and chern-simons couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 13 (11), pp.1805-1816. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X98000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-form multiplet in N=2 superspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.729-734. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100520050118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of asymptotic extensions and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Congress of the Americas MCA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathematical Council of the Americas, Jul 2025, Miami, Florida, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Solutions to Equations of Fluid Mechanics and Dynamics Near a Hurricane’s Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Aveiro, Jul 2019, Aveiro, Portugal. pp. 373-380, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87502-2_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular solutions to equations of fluid mechanics and dynamics near a hurricane's eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularity theory in asymptotic extensions of topological modules and algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISAAC Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.604-611, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814313179_0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENDICONTI DEL SEMINARIO MATEMATICO, Vol. 69 No. 4: Proceedings of the International Conference GF 2011 on Generalized Functions, Linear and Nonlinear Problems, I. (2011) p.317-402 + ii pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear algebraic analysis and applications. Proceedings of the international Conference on Generalized Functions 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Valmorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scientific Publishers Ltd, 2005, 1-904868-31-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Paths and circuits in finite groups&amp;quot;, Discr. Math. 22 (1978) 263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Mathar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional asymptotic spectral analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Devoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pointvalue characterizations in multi-parameter algebras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian F. Hasler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-André Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC7C46CF"/>
+    <w:nsid w:val="60642982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0625FAE2"/>
+    <w:nsid w:val="FB4DEFB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4492632F"/>
+    <w:nsid w:val="024E36B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E16C0442"/>
+    <w:nsid w:val="E7C0479F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhasler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6470-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7991-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ste.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kit.edu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memiad.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar?q=Maximilian+Hasler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/~mhasler/?q=bienvenue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.Nom@Univ-Antilles.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHasler@memiad.eu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oeis.org/wiki/Special:ListUsers?offset=M" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jneea.com/?editors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://realma.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200101/http://www2.univ-ag.fr/dsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/aoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Parton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.02.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Marti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.524296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Firoozbakht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761666v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460802565040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00766227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micahel Dada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamidele Awojoyogbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem B. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bannour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460500437807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Akemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grimm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/16/5/311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X98000792" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03800948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87502-2_38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814313179_0079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01866956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083350v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Mathar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhasler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6470-6086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126606" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Cdn4UJMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-7991-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ste.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-antilles.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kit.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memiad.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar?q=Maximilian+Hasler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/~mhasler/?q=bienvenue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nom.Nom@Univ-Antilles.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHasler@memiad.eu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oeis.org/wiki/Special:ListUsers?offset=M" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jneea.com/?editors" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://realma.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200101/http://www2.univ-ag.fr/dsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1.univ-ag.fr/aoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Amato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian F. Hasler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melfi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Parton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.02.027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01684510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M. N'Gu&#233;r&#233;kata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Marti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Devoue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.524296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01865922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761663v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Firoozbakht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460802565040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00766227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micahel Dada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamidele Awojoyogbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karem B. Ben Mahmoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bannour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevan Pilipovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valmorin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/dm447-0-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10652460500437807" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758568v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004104007923" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00758571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Akemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Grimm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/16/5/311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X98000792" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00769902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100520050118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320375v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03800948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87502-2_38" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425468v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814313179_0079" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01866956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01529538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02083350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Mathar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00761114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>