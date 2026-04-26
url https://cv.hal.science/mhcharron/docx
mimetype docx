--- v0 (2026-03-06)
+++ v1 (2026-04-26)
@@ -75,2068 +75,2068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation à l'épreuve d'un climat et d'un monde changeant rapidement : intérêt de la co-conception dans le domaine des semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Deo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.39-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capflor (R): a tool for designing species mixtures and thus creating diversified grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Deo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 228, pp.243-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-model tools for a better agricultural water management: Tackling managers' issues at different scales - A contribution from systemic agronomists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta M. Carpani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOUSTICS: A generic dynamic plot-based biodecisional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poupa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2011.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modelling solution for developing and evaluating agricultural land-use scenarios in water scarcity contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (9), pp.2625-2641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11269-012-0037-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement participatif d’un outil d’aide à la conception de prairies à flore variée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs PSDR 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller la bio-diversification des systèmes fourragers pour les adapter au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Goutiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Deo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception participative d’un outil de préconisation de mélanges prairiaux à l’émergence d’une communauté d’utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Deo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l’Elevage 2014. Les Bio Thémas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MAELIA multi-agent platform for integrated analysis of interactions between agricultural land-use and low-water management strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multi-Agent-Based Simulation - MABS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp. 85-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-54783-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact assessment modeling of low-water management policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mazzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Workshop of Applied Computing for the Management of the Environment and Natural Resources (WCAMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Maceió, Alagoas, Brazil. 2173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAO-MdC. Une boîte à outils pour appliquer, paramétrer et évaluer des modèles de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron-Moirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil pour l'evaluation des poissons migrateurs du bassin de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rencontre du reseau Zones Ateliers GIP Hydrosystemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1998, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation du cycle biologique du saumon atlantique (Salmo salar L.). Simulation de l'aspect stochastique de la relation stock-recrutement de la population de saumon de la Nivelle (Pyrenees Atlantiques- France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journees du Pole de Recherche GRAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River basin management using a stochastic model of the salmon life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODSIM'97 : International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Hobart, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation stochastique du cycle biologique du saumon atlantique (Salmo salar L.) : bases biologiques, implementation informatique et interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. forum halieumetrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de probabilités par le modèle linéaire généralisé. Application au saumon (Salmo salar L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Forum halieumétrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776296v1</w:t>
-              </w:r>
-[...792 lines deleted...]
-                <w:t xml:space="preserve">hal-02664099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2154,90 +2154,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPFLOR (Conception Assistée de Prairies à FLORe variée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Goutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Deo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moirez-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2453,51 +2453,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation stochastique du cycle biologique des salmonidés migrateurs. Application à la modélisation du cycle du saumon atlantique de la Nivelle et de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Toulouse III - Paul Sabatier (UPS), Toulouse, FRA. 1994, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2684,51 +2684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goutiers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron Charron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron-Moirez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poupa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBRQ4B71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0037-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D73935V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Deo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Goutiers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Dury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Carpani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.04.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGV64PW9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poupa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.12.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBRQ4B71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650929v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0037-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D73935V8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moirez-Charron Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron-Moirez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Charron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>