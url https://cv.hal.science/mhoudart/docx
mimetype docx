--- v0 (2026-03-11)
+++ v1 (2026-05-03)
@@ -262,590 +262,590 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Mathieu Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba S Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, p 159-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.20.2020.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin laitier du Livradois-Forez, de l’analyse historique aux modèles de dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'acteurs ( agriculteurs et institutions) et innovation agro-écologique pour la gestion des risques environnementaux en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing pesticide pollution risk: from field to watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lassoudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (2), p. 321 - p. 327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2008042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chorèmes et Systèmes Multi-Agents, évolution d'un système rural martiniquais et pression polluante ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.339-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de fonctionnement spatial d'exploitations agricoles : application au bassin versant de la rivière Capot en Martinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -855,219 +855,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supermarket chains as drivers of hybridisation and innovation in territorial food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coexistence and confrontation of agricultural and food models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.67-78, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2178-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des démarches innovantes pour la préservation du foncier agricole dans les territoires périurbains et ruraux : émergences, trajectoires, effets territoriaux. Une lecture à partir de deux initiatives françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carithey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Santiago de Compostela University publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite Rural systems in a finite planet : bridging gaps towards sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.487-494, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1077,113 +1077,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.400, 2022, Territoires, 978-2-84516-643-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1193,265 +1193,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reterritorialisation de l’alimentation : entre articulation d’échelles et recomposition des mondes et des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reterritorialisation de l’alimentation : diversité des ressources, des acteurs et des modes de coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1461,1182 +1461,1182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un cadre d’analyse des liens entre reterritorialisation de l’alimentation et construction territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors and modalities of the territorial anchoring of food: lessons learned from the cross-analysis of food initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème édition du colloque du réseau OPDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">59ème congrès de l’ERSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957294v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drivers of food anchorage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Le Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ERSA, cities, regions and digital transformations. Opportunities, risks and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors and modalities of the territorial anchoring of food: lessons learned from the cross-analysis of food initiatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Proposition d’un cadre d’analyse des liens entre reterritorialisation de l’alimentation et construction territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème congrès de l’ERSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème édition du colloque du réseau OPDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942499v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between local and global: changing in interactions concerning dairy factories: LFS-territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From territory agronomy to regional planning: agricultural management in periurban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Vienne, Austria. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture comme ressource territoriale dans un territoire charnière? Cas du Livradois-Forez, une charnière Pays-PNR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherches participatives sur les exploitations agricoles et les territoires: des démarches innovantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF AISRe. Identité, qualité et compétitivité territoriale. Développement économique et cohésion dans les territoires alpins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università della Valle d’Aosta. ITA., Sep 2010, Aoste, Italie. 15 p</w:t>
+              <w:t xml:space="preserve">Actes du Symposium Innovation et Développement Durable dans l'Agriculture et l'Agroalimentaire - ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614859v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches participatives sur les exploitations agricoles et les territoires: des démarches innovantes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'agriculture comme ressource territoriale dans un territoire charnière? Cas du Livradois-Forez, une charnière Pays-PNR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Symposium Innovation et Développement Durable dans l'Agriculture et l'Agroalimentaire - ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. p. - p</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF AISRe. Identité, qualité et compétitivité territoriale. Développement économique et cohésion dans les territoires alpins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università della Valle d’Aosta. ITA., Sep 2010, Aoste, Italie. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637669v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Compagnone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès joint du 47. ERSA et du 44. ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Modelling spatial organisation of agricultural practices: a tool for understanding water pollution by pesticides in Capot's watershed, Martinique (French West Indies) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lassoudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un itinéraire méthodologique pour modéliser les interactions agriculture-environnement. Application à un territoire rural martiniquais ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Intern. « Interactions Nature/Société : analyses et modèles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2783,51 +2783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carithey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/89-itineraires-methodologiques-9782845166431.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iceri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957294v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Le Bel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carithey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/89-itineraires-methodologiques-9782845166431.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iceri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Le Bel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>