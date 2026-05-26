--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1201,51 +1201,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reterritorialisation de l’alimentation : entre articulation d’échelles et recomposition des mondes et des modèles</w:t>
+                <w:t xml:space="preserve">La reterritorialisation de l’alimentation : diversité des ressources, des acteurs et des modes de coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
@@ -1295,75 +1295,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967750v1</w:t>
+                <w:t xml:space="preserve">hal-04967706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reterritorialisation de l’alimentation : diversité des ressources, des acteurs et des modes de coordination</w:t>
+                <w:t xml:space="preserve">La reterritorialisation de l’alimentation : entre articulation d’échelles et recomposition des mondes et des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
@@ -1413,51 +1413,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967706v1</w:t>
+                <w:t xml:space="preserve">hal-04967750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1939,372 +1939,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From territory agronomy to regional planning: agricultural management in periurban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">L'agriculture comme ressource territoriale dans un territoire charnière? Cas du Livradois-Forez, une charnière Pays-PNR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria. p. - p</w:t>
+              <w:t xml:space="preserve">Colloque ASRDLF AISRe. Identité, qualité et compétitivité territoriale. Développement économique et cohésion dans les territoires alpins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università della Valle d’Aosta. ITA., Sep 2010, Aoste, Italie. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614861v1</w:t>
+                <w:t xml:space="preserve">hal-00614859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives sur les exploitations agricoles et les territoires: des démarches innovantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Symposium Innovation et Développement Durable dans l'Agriculture et l'Agroalimentaire - ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture comme ressource territoriale dans un territoire charnière? Cas du Livradois-Forez, une charnière Pays-PNR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From territory agronomy to regional planning: agricultural management in periurban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ASRDLF AISRe. Identité, qualité et compétitivité territoriale. Développement économique et cohésion dans les territoires alpins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università della Valle d’Aosta. ITA., Sep 2010, Aoste, Italie. 15 p</w:t>
+              <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614859v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation sociale et organisation spatiale : apprécier le potentiel d'un groupe à l'innovation agro-écologique. Etude de cas en zone bananière, Guadeloupe</w:t>
               </w:r>
@@ -2379,256 +2379,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Modelling spatial organisation of agricultural practices: a tool for understanding water pollution by pesticides in Capot's watershed, Martinique (French West Indies) »</w:t>
+                <w:t xml:space="preserve">« Un itinéraire méthodologique pour modéliser les interactions agriculture-environnement. Application à un territoire rural martiniquais ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saudubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Saudubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque Intern. « Interactions Nature/Société : analyses et modèles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333817v1</w:t>
+                <w:t xml:space="preserve">hal-00333774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un itinéraire méthodologique pour modéliser les interactions agriculture-environnement. Application à un territoire rural martiniquais ».</w:t>
+                <w:t xml:space="preserve">« Modelling spatial organisation of agricultural practices: a tool for understanding water pollution by pesticides in Capot's watershed, Martinique (French West Indies) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lassoudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saudubray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Intern. « Interactions Nature/Société : analyses et modèles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333774v1</w:t>
+                <w:t xml:space="preserve">hal-00333817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2783,51 +2783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carithey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/89-itineraires-methodologiques-9782845166431.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iceri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Le Bel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houdart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Iceri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22723" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Mathieu Le Bel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba S Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2020.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houdart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tixier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassoudi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saudubray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carithey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/geographie-territoires/89-itineraires-methodologiques-9782845166431.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iceri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Le Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04967750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04942499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Le Bel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04959468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957294v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marraccini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>