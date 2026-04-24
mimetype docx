--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1090,291 +1090,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04727088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydropower System Operation and the Quality of Short-Term Hydrologic Ensemble Forecasts</w:t>
+                <w:t xml:space="preserve">Connecting hydrological modelling and forecasting from global to local scales: Perspectives from an international joint virtual workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Osina Torres</w:t>
+                <w:t xml:space="preserve">Antara Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Tilmant</w:t>
+                <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emixi Valdez</w:t>
+                <w:t xml:space="preserve">Rebecca Emerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Harrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Anctil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwyneth Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-5608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164472v1</w:t>
+                <w:t xml:space="preserve">hal-04157294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting hydrological modelling and forecasting from global to local scales: Perspectives from an international joint virtual workshop</w:t>
+                <w:t xml:space="preserve">Hydropower System Operation and the Quality of Short-Term Hydrologic Ensemble Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antara Dasgupta</w:t>
+                <w:t xml:space="preserve">Michael Osina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Arnal</w:t>
+                <w:t xml:space="preserve">Amaury Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Emerton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shaun Harrigan</w:t>
+                <w:t xml:space="preserve">Emixi Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwyneth Matthews</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149, </w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-5608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157294v1</w:t>
+                <w:t xml:space="preserve">hal-04164472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
               </w:r>
@@ -1494,64 +1494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing between post-processing precipitation forecasts or chaining several uncertainty quantification tools in hydrological forecasting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emixi Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2077,265 +2077,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Continental Models Convey Useful Seasonal Hydrologic Information at the Catchment Scale?</w:t>
+                <w:t xml:space="preserve">A Vision for Hydrological Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">David A Lavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linus Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR025700⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (237), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170429v1</w:t>
+                <w:t xml:space="preserve">hal-03170361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision for Hydrological Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David A Lavers</w:t>
+                <w:t xml:space="preserve">Can Continental Models Convey Useful Seasonal Hydrologic Information at the Catchment Scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (237), </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019WR025700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170361v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential skill of continental-scale, medium-range ensemble streamflow forecasts for flood prediction in South America</w:t>
               </w:r>
@@ -3215,248 +3215,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the quantification of uncertainties affect the quality and value of flood early warning systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal streamflow forecasting by conditioning climatology with precipitation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thiboult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 551, pp.365-373. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.1573-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-1573-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608755v1</w:t>
+                <w:t xml:space="preserve">hal-01599733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal streamflow forecasting by conditioning climatology with precipitation indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">How does the quantification of uncertainties affect the quality and value of flood early warning systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thiboult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (3), pp.1573-1591. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551, pp.365-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-1573-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599733v1</w:t>
+                <w:t xml:space="preserve">hal-02608755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement &amp; Hydroélectricité : HydroES 2016</w:t>
               </w:r>
@@ -3710,77 +3710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias correcting precipitation forecasts to improve the skill of seasonal streamflow forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (9), pp.3601-3618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3814,51 +3814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay for a probabilistic flood forecast: a risk-based decision-making game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation and human expertise in operational river forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,77 +4082,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment on risk-based decision-making in water management using monthly probabilistic forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,51 +4558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do I know if my forecasts are better ? Using benchmarks in hydrological ensemble prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.1692-1707. </w:t>
@@ -5222,51 +5222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological ensemble prediction systems: preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,51 +5381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.2219-2232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5847,291 +5847,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">Hydrological ensemble forecasting at ungauged basins: using neighbour catchments for model setup and updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011004⟩</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-29-1-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098303v1</w:t>
+                <w:t xml:space="preserve">hal-02594771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological ensemble forecasting at ungauged basins: using neighbour catchments for model setup and updating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29, pp.1-11. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-29-1-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594771v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a multi-model approach improve hydrological ensemble forecasting? A study on 29 French catchments using 16 hydrological model structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alberto Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,51 +6230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Thielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17, pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6994,204 +6994,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Flood Alert System EFAS ? Part 2: Statistical skill assessment of probabilistic and deterministic operational forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jutta Thielen</w:t>
+                <w:t xml:space="preserve">Streamflow scaling properties: investigating characteristic scales from different statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Gentilini</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.289-322</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.3462-3475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298926v1</w:t>
+                <w:t xml:space="preserve">hal-00616772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream flow scaling properties: investigating characteristic scales from different statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22, pp.3462-3475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7201,165 +7201,165 @@
                 <w:t xml:space="preserve">⟨10.1002/hyp.6952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow scaling properties: investigating characteristic scales from different statistical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">The European Flood Alert System EFAS ? Part 2: Statistical skill assessment of probabilistic and deterministic operational forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bartholmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Thielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gentilini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.3462-3475</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.289-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616772v1</w:t>
+                <w:t xml:space="preserve">hal-00298926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of decision support products based on ensemble forecasts in the European flood alert system</w:t>
               </w:r>
@@ -7809,51 +7809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Di Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Landeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drought: Research and Science-Policy Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.259-265, 2015, 978-1-138-02779-4</w:t>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Penasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DROP Handbook (Practice measures example book, Benefit of governance in DROught adaptation - A handbook for regional water authorities), Bressers, N. (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DROP Project, pp.41-47, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,372 +8959,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévision des débits à longue échéance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+                <w:t xml:space="preserve">hal-04144000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des débits à longue échéance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144000v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bernard</w:t>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d’un modèle GR avec un modèle d’inondation « simplifié »</w:t>
               </w:r>
@@ -9386,273 +9386,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Hydrologic ensemble forecasts at the French National Service for Flood Forecasting « Vigicrues »:experiments with forecast post-processing in the Odet catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144015v1</w:t>
+                <w:t xml:space="preserve">hal-04573117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic ensemble forecasts at the French National Service for Flood Forecasting « Vigicrues »:experiments with forecast post-processing in the Odet catchment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Le Pape</w:t>
+                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573117v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
@@ -9762,825 +9762,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation observed over the last 20 years on French Riviera coastal catchments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Charpentier-Noyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320401v1</w:t>
+                <w:t xml:space="preserve">hal-04389281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework for the evaluation of short-range flash-flood hydrometeorological forecasts at the event scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Peredo</w:t>
+                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation observed over the last 20 years on French Riviera coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaume</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Association of Hydrological Sciences (IAHS), May 2022, Montpellier, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04389281v1</w:t>
+                <w:t xml:space="preserve">hal-04320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">WMO Hydrological Research Strategy 2022‑2030: Operational Hydrology and Water Research Priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Cullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilay Dogulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Luterbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+                <w:t xml:space="preserve">hal-04572952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WMO Hydrological Research Strategy 2022‑2030: Operational Hydrology and Water Research Priorities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jürg Luterbacher</w:t>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04572952v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269268v1</w:t>
+                <w:t xml:space="preserve">hal-04390057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PREVIRISQ Inondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grand-Bornand, France</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390057v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review papers in hydrology for linking research to practice: a reflection on the why's and how's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilay Dogulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny M. Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,51 +11236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood impacts nowcasting within the PICS project (2018-2022): End-users involvement and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,77 +11582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtual realities of hydro-meteorological extremes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van Den Hurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11720,51 +11720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PICS project: towards an integrated warning system for the nowcasting of flash flood impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11960,248 +11960,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting science, operations and decision-making when communicating uncertainty in hydro-meteorological forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The community consultation process leading to the compilation of the 23 Unsolved Problems in Hydrology (UPH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Blöschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20257⟩</w:t>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, On Line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573266v1</w:t>
+                <w:t xml:space="preserve">hal-03462011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The community consultation process leading to the compilation of the 23 Unsolved Problems in Hydrology (UPH)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting science, operations and decision-making when communicating uncertainty in hydro-meteorological forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Toth</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, On Line, France. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462011v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of a priori user knowledge in climate services perception: An experiment with university students across Europe</w:t>
               </w:r>
@@ -12770,51 +12770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Uncertainty in Hydro-meteorological Forecasts: Mission Accomplished?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12839,103 +12839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -12964,64 +12964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On resorting to a meteorological post-processor to improve ensemble hydrological forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emixi Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13111,51 +13111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -13247,894 +13247,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation économique des prévisions hydrologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Imprex: Improving predictions and management of hydrological extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journée technique des prévisionnistes de l'EP Loire et du SPC Loire - Cher - Indre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France. pp.24</w:t>
+              <w:t xml:space="preserve">Water JPI Exploratory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dublin, Ireland. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608768v1</w:t>
+                <w:t xml:space="preserve">hal-02608772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et mobilisation des ressources en eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Cassagnole</w:t>
+                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Branger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau &amp; énergie, Société du Canal de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Le Tholonet, France. pp.15</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608096v1</w:t>
+                <w:t xml:space="preserve">hal-02608805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ensemble forecasting approaches to flash flood nowcasting at gauged and ungauged catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage et mobilisation des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demargne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Javelle</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th HEPEX workshop "Breaking the barriers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Colloque Eau &amp; énergie, Société du Canal de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Tholonet, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608775v1</w:t>
+                <w:t xml:space="preserve">hal-02608096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+                <w:t xml:space="preserve">Contribution of ensemble forecasting approaches to flash flood nowcasting at gauged and ungauged catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">7th HEPEX workshop "Breaking the barriers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role-play games to advance probabilistic forecasting in hydrology</w:t>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andy Wood</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608765v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The history of HEPEX - a community of practice in hydrologic prediction</w:t>
+                <w:t xml:space="preserve">Role-play games to advance probabilistic forecasting in hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Wood</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608763v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+                <w:t xml:space="preserve">The history of HEPEX - a community of practice in hydrologic prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608805v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Imprex: Improving predictions and management of hydrological extremes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valorisation économique des prévisions hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water JPI Exploratory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dublin, Ireland. pp.9</w:t>
+              <w:t xml:space="preserve">10ème journée technique des prévisionnistes de l'EP Loire et du SPC Loire - Cher - Indre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608772v1</w:t>
+                <w:t xml:space="preserve">hal-02608768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which governance to foster drought adaptation in agriculture?</w:t>
               </w:r>
@@ -14258,103 +14258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to designing and running an operational flood forecasting system: an adventure game!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
@@ -14377,368 +14377,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to compare what seems incomparable in seasonal hydrological forecasting?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Satellites, tweets, forecasts: the future of flood disaster management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dottori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Wania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606226v1</w:t>
+                <w:t xml:space="preserve">hal-02606235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellites, tweets, forecasts: the future of flood disaster management?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606235v1</w:t>
+                <w:t xml:space="preserve">hal-04346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">How to compare what seems incomparable in seasonal hydrological forecasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346859v1</w:t>
+                <w:t xml:space="preserve">hal-02606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological-oriented verification for ensemble forecasting systems: the case of the PIT diagram</w:t>
               </w:r>
@@ -14871,64 +14871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van den Hurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Lavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Magnusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
@@ -15082,51 +15082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic ensembles based on convection-permitting precipitation nowcasts for flash flood warnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15436,51 +15436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness-to-pay for a probabilistic flood forecast : a risk-based decision-making game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15914,588 +15914,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Assessing the skill of seasonal precipitation and streamflow forecasts in sixteen French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601490v1</w:t>
+                <w:t xml:space="preserve">hal-02601420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrologic Ensemble Prediction Experiment (HEPEX)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+                <w:t xml:space="preserve">Flow ensemble prediction for flash flood warnings at ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Organde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Caseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601422v1</w:t>
+                <w:t xml:space="preserve">hal-02601393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating precipitation ensembles for flood alert and risk management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Javelle</w:t>
+                <w:t xml:space="preserve">The Hydrologic Ensemble Prediction Experiment (HEPEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280870v1</w:t>
+                <w:t xml:space="preserve">hal-02601422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the skill of seasonal precipitation and streamflow forecasts in sixteen French catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">Generating precipitation ensembles for flood alert and risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Caseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601420v1</w:t>
+                <w:t xml:space="preserve">hal-01280870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow ensemble prediction for flash flood warnings at ungauged basins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelica Caseri</w:t>
+                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601393v1</w:t>
+                <w:t xml:space="preserve">hal-02601490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a drought forecasting system and reservoir management model for water supply: Case-study of the Arzal Dam (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Penasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16559,90 +16559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much are you prepared to PAY for a forecast ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Coughlan de Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16678,588 +16678,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic ensembles for flash flood warnings at ungauged basins based on convection-permitting NWP forecasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Javelle</w:t>
+                <w:t xml:space="preserve">Space-time dependence between energy sources and climate related energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline de Saint Aubin</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Tofte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPEX 10th Anniversary Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Maryland, United States. pp.1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606087v1</w:t>
+                <w:t xml:space="preserve">hal-02599831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEPS challenges the wisdom of the crowds: the PEAK-Box Game. Try it yourself!</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of hydrological ensemble predictions for reservoir inflow management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">H-SAF and HEPEX workshops on coupled hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599822v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System’s flips in climate-related energy (CRE) systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrologic ensembles for flash flood warnings at ungauged basins based on convection-permitting NWP forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Organde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Saint Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">HEPEX 10th Anniversary Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Maryland, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599828v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time dependence between energy sources and climate related energy production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+                <w:t xml:space="preserve">HEPS challenges the wisdom of the crowds: the PEAK-Box Game. Try it yourself!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Käthi Liechti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599831v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of hydrological ensemble predictions for reservoir inflow management</w:t>
+                <w:t xml:space="preserve">System’s flips in climate-related energy (CRE) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-SAF and HEPEX workshops on coupled hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.16</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600837v1</w:t>
+                <w:t xml:space="preserve">hal-02599828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating precipitation ensembles for flood alert and risk management</w:t>
               </w:r>
@@ -17353,51 +17353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using seasonal forecasts in a drought forecasting system for water management : case-study of the Arzal dam in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17500,51 +17500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17580,260 +17580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo de previsão hidrológica: Critérios de avaliação e dinâmica da transferência de resultados de pesquisa aos serviços operacionais na França</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Raso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934817v1</w:t>
+                <w:t xml:space="preserve">hal-02598852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelo de previsão hidrológica: Critérios de avaliação e dinâmica da transferência de resultados de pesquisa aos serviços operacionais na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t>
+              <w:t xml:space="preserve">XX Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598852v1</w:t>
+                <w:t xml:space="preserve">hal-00934817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sample size on forecast verification scores and post processing parameters of hydrological ensemble predictions</w:t>
               </w:r>
@@ -17908,696 +17908,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much the length of data samples influences forecast verification and post processing of hydrological ensemble predictions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Recent Advances and case studies in medium range flood forecasting: A follow on review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595513v1</w:t>
+                <w:t xml:space="preserve">hal-02595515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing approaches for hydrological ensemble predictions: a comparative study on two hydrological forecasting chains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+                <w:t xml:space="preserve">Flood prediction in ungauged catchments : reducing uncertainty with an optimum use of regional information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Garçon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">EGU Leonardo Conference on the Hydrological Cycle – Floods in 3D: Processes, Patterns, Predictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bratislava, Slovakia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596817v1</w:t>
+                <w:t xml:space="preserve">hal-02596816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood prediction in ungauged catchments : reducing uncertainty with an optimum use of regional information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Post-processing approaches for hydrological ensemble predictions: a comparative study on two hydrological forecasting chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Leonardo Conference on the Hydrological Cycle – Floods in 3D: Processes, Patterns, Predictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bratislava, Slovakia. pp.1</w:t>
+              <w:t xml:space="preserve">11th EMS Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596816v1</w:t>
+                <w:t xml:space="preserve">hal-02596817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances and case studies in medium range flood forecasting: A follow on review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
+                <w:t xml:space="preserve">How much the length of data samples influences forecast verification and post processing of hydrological ensemble predictions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595515v1</w:t>
+                <w:t xml:space="preserve">hal-02595513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des prévisions hydrologiques d'ensemble sur un large échantillon de bassins versants et ensembles météorologiques</w:t>
+                <w:t xml:space="preserve">Ensemble prediction in snow-influenced catchments: what can be done to improve uncertainty quantification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier France Québec en Prévisions hydrologiques d'ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595512v1</w:t>
+                <w:t xml:space="preserve">hal-02595510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble prediction in snow-influenced catchments: what can be done to improve uncertainty quantification?</w:t>
+                <w:t xml:space="preserve">Evaluation des prévisions hydrologiques d'ensemble sur un large échantillon de bassins versants et ensembles météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
+              <w:t xml:space="preserve">Atelier France Québec en Prévisions hydrologiques d'ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595510v1</w:t>
+                <w:t xml:space="preserve">hal-02595512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux prévoir les crues nivales : Evaluation de prévisions probabilistes de débit sur des bassins versants de montagne français</w:t>
               </w:r>
@@ -18767,744 +18767,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating uncertainty in hydrological forecasts: mission impossible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic forecasting at ungauged basins: using neighbour catchments for model calibration and updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584132v1</w:t>
+                <w:t xml:space="preserve">hal-00583219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and communicating hydrometeorological uncertainty in a context of operational hydrological ensemble forecasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating hydrological ensemble predictions using a large and varied set of catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Garçon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593640v1</w:t>
+                <w:t xml:space="preserve">hal-02593637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating hydrological ensemble predictions using a large and varied set of catchments</w:t>
+                <w:t xml:space="preserve">Perspectives de collaboration en modélisation et prévision hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire Hydrologique, Chaire de recherche EDS en prévisions et actions hydrologiques, Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593637v1</w:t>
+                <w:t xml:space="preserve">hal-02593647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de collaboration en modélisation et prévision hydrologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ensemble hydrological forecasts based on TIGGE weather predictions at different catchment scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hydrologique, Chaire de recherche EDS en prévisions et actions hydrologiques, Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.15</w:t>
+              <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.19-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593647v1</w:t>
+                <w:t xml:space="preserve">hal-02593644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ensemble hydrological forecasts based on TIGGE weather predictions at different catchment scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+                <w:t xml:space="preserve">Comparison of the performance and reliability of 18 lumped hydrological models driven by ECMWF rainfall ensemble forecasts: a case study on 29 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alberto Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.19-19</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593644v1</w:t>
+                <w:t xml:space="preserve">hal-00584134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the performance and reliability of 18 lumped hydrological models driven by ECMWF rainfall ensemble forecasts: a case study on 29 French catchments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communicating uncertainty in hydrological forecasts: mission impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584134v1</w:t>
+                <w:t xml:space="preserve">hal-00584132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting at ungauged basins: using neighbour catchments for model calibration and updating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Estimating and communicating hydrometeorological uncertainty in a context of operational hydrological ensemble forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583219v1</w:t>
+                <w:t xml:space="preserve">hal-02593640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of streamflow data assimilation on the quality of ensemble short-term hydrological forecasts</w:t>
               </w:r>
@@ -19611,64 +19611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20522,51 +20522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Thielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHF 191e CST «Prévisions hydrométéorologiques»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.191-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20686,256 +20686,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward understanding transport and chloride dynamics at the catchment scale by combining StorAge Selection functions and a hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Batté</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amal Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-9559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+                <w:t xml:space="preserve">hal-05450731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward understanding transport and chloride dynamics at the catchment scale by combining StorAge Selection functions and a hydrological model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Rabah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450731v1</w:t>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better mapping of groundwater-surface water exchanges over the Seine River catchment in a surface hydrological model</w:t>
               </w:r>
@@ -20960,51 +20960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21185,103 +21185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and perspectives in hydrological modelling and forecasting across scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antara Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Emerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Harrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwyneth Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
@@ -21581,342 +21581,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Usefulness of Global and Regional Precipitation and Temperature Reanalyses for Flood Modeling at the Catchment Scale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Assises Nationales de Risques Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573154v1</w:t>
+                <w:t xml:space="preserve">hal-04397435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs d’impacts des changements hydroclimatiques sur la gestion des réservoirs hydroélectriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+                <w:t xml:space="preserve">The Usefulness of Global and Regional Precipitation and Temperature Reanalyses for Flood Modeling at the Catchment Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emixi Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AQUA « Hydrologie de l’anthropocène »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838165v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs d’impacts des changements hydroclimatiques sur la gestion des réservoirs hydroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales de Risques Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">Journée AQUA « Hydrologie de l’anthropocène »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397435v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing hydrological model versatility to simulate flash floods in Mediterranean catchments</w:t>
               </w:r>
@@ -22019,51 +22019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22226,51 +22226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relationship between the skill of hydrological ensemble predictions and catchment descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emixi Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22330,77 +22330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Continental Models Convey Useful Seasonal Hydrologic Information at the Catchment Scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online conference, France. 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22553,135 +22553,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using climate services to evaluate projected changes in the operation of hydropower reservoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy brief: making climate services impactful on hydropower reservoir optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido-Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349667v1</w:t>
+                <w:t xml:space="preserve">hal-03349678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using climate services to evaluate projected changes in the management and planning of hydropower production</w:t>
               </w:r>
@@ -22769,152 +22786,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy brief: making climate services impactful on hydropower reservoir optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using climate services to evaluate projected changes in the operation of hydropower reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349678v1</w:t>
+                <w:t xml:space="preserve">hal-03349667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the new ECMWF seasonal forecast model SEAS5 in South American catchments with hydropower plants</w:t>
               </w:r>
@@ -23198,51 +23198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HEPEX workshop "Breaking the Barriers"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia. pp.1, 2018</w:t>
@@ -23485,277 +23485,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the barriers: how HEPEX contribute to bridging the gap between researchers and practitioners to advance hydrologic ensemble predictions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan Verkade</w:t>
+                <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">11th HyMeX workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573653v1</w:t>
+                <w:t xml:space="preserve">hal-04397034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+                <w:t xml:space="preserve">Breaking the barriers: how HEPEX contribute to bridging the gap between researchers and practitioners to advance hydrologic ensemble predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Verkade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th HyMeX workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397034v1</w:t>
+                <w:t xml:space="preserve">hal-04573653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do good simulation performances at gauged stations mean good semi-distributed hydrological model? An analysis for prediction in ungauged basins</w:t>
               </w:r>
@@ -23914,51 +23914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 HEPEX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia</w:t>
@@ -24039,51 +24039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annett Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
@@ -24106,256 +24106,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of bias correcting and conditioning precipitation inputs on seasonal streamflow forecast quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606262v1</w:t>
+                <w:t xml:space="preserve">hal-02606382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dam-reservoir module for a semi-distributed hydrological model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">On the impact of bias correcting and conditioning precipitation inputs on seasonal streamflow forecast quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606382v1</w:t>
+                <w:t xml:space="preserve">hal-02606262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the economic value of hydrological forecasts related to their quality? Case study of the hydropower sector</w:t>
               </w:r>
@@ -24514,51 +24514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
@@ -24827,571 +24827,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Predictions and Management of Hydrological Extremes through Climate Services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A space-time geostatistical framework for ensemble nowcasting using rainfall radar fields and gauge data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Caseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603530v1</w:t>
+                <w:t xml:space="preserve">hal-02603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Forecasting Practices in Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Collischonn</w:t>
+                <w:t xml:space="preserve">Bias correcting precipitation forecasts for extended-range skilful seasonal streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603532v1</w:t>
+                <w:t xml:space="preserve">hal-02603531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias correcting precipitation forecasts for extended-range skilful seasonal streamflow predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">Hydrologic ensemble prediction: enhancing science, operation and application through HEPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603531v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic ensemble prediction: enhancing science, operation and application through HEPEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+                <w:t xml:space="preserve">Hydrological Forecasting Practices in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mainardi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Collischonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603533v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time geostatistical framework for ensemble nowcasting using rainfall radar fields and gauge data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Predictions and Management of Hydrological Extremes through Climate Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart van den Hurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Wijngaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Bouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht H Weerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603535v1</w:t>
+                <w:t xml:space="preserve">hal-02603530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The game of making decisions under uncertainty: How sure must one be?</w:t>
               </w:r>
@@ -25498,51 +25498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEPEX - achievements and challenges!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25748,77 +25748,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-based decision making in water management using probabilistic forecasts: results from a game experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25869,51 +25869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do I know if my forecasts are better? Using benchmarks in Hydrological Ensemble Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25994,51 +25994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic Ensemble Forecasts for Flash Flood Warnings at Ungauged Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26690,1582 +26690,1704 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (13)</w:t>
+        <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619907v1</w:t>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Allison Loconto</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2021</w:t>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037409v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification score card</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03350515v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of sub-seasonal to seasonal streamflow forecasts to meteorological forcing quality, modelled hydrology and the initial hydrological conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification score card</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Norville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350525v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D8.2 Hydropower Policy Brief: The benefits of informing hydropower reservoir operations with climate and inflow forecasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hector Macian-Sorribes</w:t>
+                <w:t xml:space="preserve">The sensitivity of sub-seasonal to seasonal streamflow forecasts to meteorological forcing quality, modelled hydrology and the initial hydrological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350512v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment report on the 2016 flood event on the Seine and Loire basins (France)</w:t>
+                <w:t xml:space="preserve">D8.2 Hydropower Policy Brief: The benefits of informing hydropower reservoir operations with climate and inflow forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[0] European Flood Awareness System (EFAS) dissemination centre, Rijkswaterstaat (NL), SCHAPI (France), IRSTEA (France). 2017, pp.43</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido- Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Macian-Sorribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03367563v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for impact and risk assessment in climate-related energies. COMPLEX Report D2.4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment report on the 2016 flood event on the Seine and Loire basins (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.66</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] European Flood Awareness System (EFAS) dissemination centre, Rijkswaterstaat (NL), SCHAPI (France), IRSTEA (France). 2017, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600768v1</w:t>
+                <w:t xml:space="preserve">hal-03367563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping report on downscaling of climate model outputs for CRE estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Chardon</w:t>
+                <w:t xml:space="preserve">Framework for impact and risk assessment in climate-related energies. COMPLEX Report D2.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.85</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599064v1</w:t>
+                <w:t xml:space="preserve">hal-02600768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping report on space-time dependence between energy sources and climate related energy production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+                <w:t xml:space="preserve">Scoping report on downscaling of climate model outputs for CRE estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hingray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Borga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.96</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599065v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des prévisions hydrologiques d'ensemble construites à partir des prévisions météorologiques d'ensemble de Météo-France (PEARP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Scoping report on space-time dependence between energy sources and climate related energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.31</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Tofte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595518v1</w:t>
+                <w:t xml:space="preserve">hal-02599065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Guidance: Document on the Natural System and Drought (D.1.2). Part of Work Package 1: Natural System XEROCHORE FP7 Project</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.57</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des prévisions hydrologiques d'ensemble construites à partir des prévisions météorologiques d'ensemble de Météo-France (PEARP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594012v1</w:t>
+                <w:t xml:space="preserve">hal-02595518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance Document (D.3.2): Identified emerging issues from the round table discussion on environmental impacts of water scarcity and droughts. Part of Work Package 3: Environmental Impacts of Drought. XEROCHORE FP7 Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Barchiesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Froebrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extended Guidance: Document on the Natural System and Drought (D.1.2). Part of Work Package 1: Natural System XEROCHORE FP7 Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Wipfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henny a J van Lanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulco Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Tallaksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fleig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Description des caractéristiques morphologiques, climatiques et hydrologiques de 4436 bassins versants français. Guide d'utilisation de la base de données hydro-climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28275,147 +28397,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of Governance in Drought Adaptation – Governance Assessment Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Bressers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanny Bressers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DROP Project, pp.24, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28425,91 +28547,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Policy Brief: a climate variability viewpoint on renewable energy and electricity systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28521,169 +28643,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Borga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to HESS Opinions Ensemble, uncertainty and flood prediction by Dance and Zou, HESSD, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28693,105 +28815,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et valeur des prévisions hydrologiques d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR, Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02608754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId617"/>
+      <w:footerReference w:type="default" r:id="rId618"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28859,51 +28981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F72874A1"/>
+    <w:nsid w:val="5B3E9BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29090,51 +29212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1133-4164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06770588X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/centres/ile-france-jouy-josas-antony/recherches-du-centre-ile-france-jouy-josas-antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/en/home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/equipe/personnel-actuel/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Du" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0322.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05408252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Catto&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hogan Carr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dougherty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0332.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Y.-Y. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.102056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osina Torres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Tilmant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emixi Valdez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-5608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Dasgupta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Emerton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Matthews" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12880" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-197-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Assis Dos Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H Weerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Wetterhall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson dos Santos Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassagnole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1033-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias G Pechlivanidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Lavers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Magnusson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030237" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Alencar Siqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mainardi Fan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125430" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-0331.252020190068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtiegang Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schepen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wood" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0652.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiboult" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1573-2017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caignaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Hurk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Bouwer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertug Ercin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2016.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3601-2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Coughlan de Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Louise Cloke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stephens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3109-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Pagano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1163" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Jan van Andel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00270.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Opeicle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.HS.03" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Caseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4M3B134-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-0188.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Thielen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9679" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D745B4C6670E5897E42BAF6760698DAEF7EDA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2219-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-8-135-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ben Daoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-1-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-33-2011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.202" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.259" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bartholmes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentilini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad de Roo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Younis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.179" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Roo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-125-2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063SCR3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.161" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.613" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BS9VQ5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Landeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/688605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368211v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison L Browne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arrondeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Penasso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573117v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Pape" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cullmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Dogulu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11837" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny M. Mosquera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573238v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14532" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573765v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kalas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lorini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Carey-Smith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573811v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Den Hurk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Werner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573310v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verkade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13232" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573266v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20257" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03462011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Toth" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11302" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Polo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; P&#233;rez-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Achleitner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11442" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573318v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandoir Bourscheidt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20588" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Castelletti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Velazquez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafsson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573625v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574342v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573587v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573601v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608768v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608096v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608775v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608765v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608763v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608771v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608769v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606256v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606226v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wijngaard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liggins" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendoza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clark" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nijssen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606263v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Organde" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Saint Aubin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606229v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357057v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280870v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601420v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601393v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601413v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606087v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599822v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zappa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;thi Liechti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599828v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tofte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600837v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599823v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934817v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595511v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595513v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596817v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596816v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595515v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595512v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584132v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593640v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593637v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593647v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593644v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584134v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583219v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583775v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505278v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584135v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner H.A. Weeink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Booij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten S. Krol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593638v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593642v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593646v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595516v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595519v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mcknight" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewatesfa Hundecha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15983" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573055v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11221" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572923v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bogner" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I.V. Domeisen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12694" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573002v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Artinyan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Tsarev" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danhelka" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5399" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573154v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838165v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573129v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-125" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573172v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573333v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anctil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22659" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6126" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349667v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573564v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608774v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608773v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vrignaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573653v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573688v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606254v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606262v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606225v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606260v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606228v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cranston" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603530v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603532v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603531v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603533v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603535v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603534v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599826v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599834v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606045v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595588v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596818v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang van Pham" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593649v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591963v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595517v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350515v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norville" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350525v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meissner" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350512v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido- Velasquez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Macian-Sorribes" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600768v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599064v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chardon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599065v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595518v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594012v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wipfler" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny a J van Lanen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tallaksen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594011v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bauer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barchiesi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602379v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bressers" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanny Bressers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Browne" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604561v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594785v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608754v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1133-4164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06770588X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/centres/ile-france-jouy-josas-antony/recherches-du-centre-ile-france-jouy-josas-antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/en/home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/equipe/personnel-actuel/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Du" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0322.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05408252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Catto&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hogan Carr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dougherty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0332.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Y.-Y. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.102056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Dasgupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arnal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Emerton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Matthews" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osina Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Tilmant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emixi Valdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-5608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-197-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Assis Dos Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H Weerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Wetterhall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson dos Santos Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassagnole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1033-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Lavers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Magnusson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias G Pechlivanidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030237" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Alencar Siqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mainardi Fan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125430" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-0331.252020190068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtiegang Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schepen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wood" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0652.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1573-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiboult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caignaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Hurk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Bouwer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertug Ercin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2016.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3601-2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Coughlan de Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Louise Cloke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stephens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3109-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Pagano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1163" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Jan van Andel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00270.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Opeicle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.HS.03" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Caseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4M3B134-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-0188.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Thielen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9679" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D745B4C6670E5897E42BAF6760698DAEF7EDA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2219-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-8-135-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-1-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ben Daoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-33-2011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.202" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.259" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bartholmes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentilini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad de Roo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Younis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.179" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Roo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-125-2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063SCR3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.161" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.613" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BS9VQ5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Landeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/688605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368211v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison L Browne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arrondeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Penasso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573117v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Pape" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cullmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Dogulu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11837" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny M. Mosquera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573238v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14532" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573765v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kalas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lorini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Carey-Smith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573811v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Den Hurk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Werner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573310v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verkade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13232" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03462011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Toth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11302" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20257" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Polo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; P&#233;rez-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Achleitner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11442" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573318v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandoir Bourscheidt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20588" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Castelletti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Velazquez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafsson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573625v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574342v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573587v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573601v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608772v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608096v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608768v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608771v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608769v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606256v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606235v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606226v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wijngaard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liggins" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendoza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clark" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nijssen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606263v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Organde" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Saint Aubin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606229v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357057v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601420v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601393v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601422v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280870v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601413v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599831v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tofte" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600837v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606087v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599822v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zappa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;thi Liechti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599828v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599823v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934817v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595511v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596816v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596817v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595513v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595512v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583219v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593637v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593647v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593644v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584134v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584132v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593640v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583775v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505278v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584135v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner H.A. Weeink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Booij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten S. Krol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593638v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593642v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593646v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595516v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595519v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mcknight" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewatesfa Hundecha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15983" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573055v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11221" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572923v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bogner" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I.V. Domeisen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12694" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573002v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Artinyan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Tsarev" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danhelka" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5399" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573154v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838165v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573129v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-125" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573172v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573333v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anctil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22659" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6126" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349678v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349667v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573564v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608774v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608773v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vrignaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573653v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573688v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606254v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606262v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606225v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606260v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606228v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cranston" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603531v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603533v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603532v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603530v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603534v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599826v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599834v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606045v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595588v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596818v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang van Pham" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593649v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591963v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595517v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350515v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350525v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meissner" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350512v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido- Velasquez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Macian-Sorribes" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600768v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599064v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chardon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599065v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595518v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594011v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bauer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barchiesi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594012v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wipfler" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny a J van Lanen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tallaksen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602379v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bressers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanny Bressers" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Browne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604561v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594785v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608754v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>