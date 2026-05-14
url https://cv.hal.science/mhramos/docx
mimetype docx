--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -822,295 +822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvalHyd v0.1.2: a polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
+                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation events observed over the last decade on the eastern French Mediterranean coastal area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">Julie Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (11), pp.4561-4578. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.101988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-4561-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611247v1</w:t>
+                <w:t xml:space="preserve">insu-04727088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation events observed over the last decade on the eastern French Mediterranean coastal area</w:t>
+                <w:t xml:space="preserve">EvalHyd v0.1.2: a polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.101988. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), pp.4561-4578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-4561-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04727088v1</w:t>
+                <w:t xml:space="preserve">hal-04611247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting hydrological modelling and forecasting from global to local scales: Perspectives from an international joint virtual workshop</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2077,265 +2077,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vision for Hydrological Prediction</w:t>
+                <w:t xml:space="preserve">Can Continental Models Convey Useful Seasonal Hydrologic Information at the Catchment Scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Lavers</w:t>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Magnusson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11030237⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR025700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170361v1</w:t>
+                <w:t xml:space="preserve">hal-03170429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Continental Models Convey Useful Seasonal Hydrologic Information at the Catchment Scale?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Vision for Hydrological Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Lavers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (2), </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (237), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR025700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170429v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential skill of continental-scale, medium-range ensemble streamflow forecasts for flood prediction in South America</w:t>
               </w:r>
@@ -2594,51 +2594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2702,90 +2702,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regularization approach to improve the sequential calibration of a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (11), pp.8821-8839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3221,90 +3221,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal streamflow forecasting by conditioning climatology with precipitation indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (3), pp.1573-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias correcting precipitation forecasts to improve the skill of seasonal streamflow forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment on risk-based decision-making in water management using monthly probabilistic forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,90 +4958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 519 (Part D), pp.2775-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5498,64 +5498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5589,77 +5589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All that glitters is not gold: the case of calibrating hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,248 +5847,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological ensemble forecasting at ungauged basins: using neighbour catchments for model setup and updating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
+                <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-29-1-2011⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594771v1</w:t>
+                <w:t xml:space="preserve">hal-01098303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">Hydrological ensemble forecasting at ungauged basins: using neighbour catchments for model setup and updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (1), pp.37-43. </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-29-1-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098303v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can a multi-model approach improve hydrological ensemble forecasting? A study on 29 French catchments using 16 hydrological model structures</w:t>
               </w:r>
@@ -6113,51 +6113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6438,64 +6438,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash tests for a standardized evaluation of hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6994,204 +6994,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamflow scaling properties: investigating characteristic scales from different statistical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">The European Flood Alert System EFAS ? Part 2: Statistical skill assessment of probabilistic and deterministic operational forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bartholmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Thielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Bernardara</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gentilini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.3462-3475</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (1), pp.289-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616772v1</w:t>
+                <w:t xml:space="preserve">hal-00298926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream flow scaling properties: investigating characteristic scales from different statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22, pp.3462-3475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7201,165 +7201,165 @@
                 <w:t xml:space="preserve">⟨10.1002/hyp.6952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Flood Alert System EFAS ? Part 2: Statistical skill assessment of probabilistic and deterministic operational forecasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jutta Thielen</w:t>
+                <w:t xml:space="preserve">Streamflow scaling properties: investigating characteristic scales from different statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Gentilini</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (1), pp.289-322</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.3462-3475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298926v1</w:t>
+                <w:t xml:space="preserve">hal-00616772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of decision support products based on ensemble forecasts in the European flood alert system</w:t>
               </w:r>
@@ -8155,103 +8155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved rainfall-runoff modelling tools for low-flow forecasting: Application to French catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drought: Research and Science-Policy Interfacing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press Taylor &amp; Francis Group, pp.259-265, 2015, 978-1-138-02779-4</w:t>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Penasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DROP Handbook (Practice measures example book, Benefit of governance in DROught adaptation - A handbook for regional water authorities), Bressers, N. (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DROP Project, pp.41-47, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8604,64 +8604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8965,77 +8965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des débits à longue échéance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,307 +9054,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Belleudy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d’un modèle GR avec un modèle d’inondation « simplifié »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9386,355 +9386,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic ensemble forecasts at the French National Service for Flood Forecasting « Vigicrues »:experiments with forecast post-processing in the Odet catchment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Le Pape</w:t>
+                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573117v1</w:t>
+                <w:t xml:space="preserve">hal-04144015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outil d’analyse des performances evalhyd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Hydrologic ensemble forecasts at the French National Service for Flood Forecasting « Vigicrues »:experiments with forecast post-processing in the Odet catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Tiberi-Wadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144015v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polyglot tool for the evaluation of deterministic and probabilistic streamflow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9902,103 +9902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal characteristics of heavy precipitation observed over the last 20 years on French Riviera coastal catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France</w:t>
@@ -10021,286 +10021,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WMO Hydrological Research Strategy 2022‑2030: Operational Hydrology and Water Research Priorities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jürg Luterbacher</w:t>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572952v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">WMO Hydrological Research Strategy 2022‑2030: Operational Hydrology and Water Research Priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Cullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilay Dogulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Luterbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de rôle coopératif combiné à une simulation numérique des comportements de protection pour s’entrainer à la gestion de crise liée aux crues soudaines</w:t>
               </w:r>
@@ -10411,90 +10411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10536,51 +10536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review papers in hydrology for linking research to practice: a reflection on the why's and how's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilay Dogulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny M. Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10800,51 +10800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11491,51 +11491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11746,51 +11746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12852,51 +12852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project (2018-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13072,90 +13072,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des sécheresses hydrologiques aux échéances saisonnières : approches de modélisation et communication des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresses, étiages et déficits en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
@@ -13247,894 +13247,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Imprex: Improving predictions and management of hydrological extremes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water JPI Exploratory Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Dublin, Ireland. pp.9</w:t>
+              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608772v1</w:t>
+                <w:t xml:space="preserve">hal-02608805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la prévision immédiate des crues soudaines et de leurs impacts: le projet de recherche ANR PICS (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usage et mobilisation des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2018, Avignon, France. 7p</w:t>
+              <w:t xml:space="preserve">Colloque Eau &amp; énergie, Société du Canal de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Tholonet, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608805v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage et mobilisation des ressources en eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of ensemble forecasting approaches to flash flood nowcasting at gauged and ungauged catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Branger</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau &amp; énergie, Société du Canal de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Le Tholonet, France. pp.15</w:t>
+              <w:t xml:space="preserve">7th HEPEX workshop "Breaking the barriers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608096v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ensemble forecasting approaches to flash flood nowcasting at gauged and ungauged catchments</w:t>
+                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th HEPEX workshop "Breaking the barriers"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">8th World Water Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608775v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study presentation on the preservation of ecological continuity in watercourses (e.g. removal of weirs) and the role of nature-based solutions in reducing hydro-meteorological risks in the Grand Morin basin</w:t>
+                <w:t xml:space="preserve">Role-play games to advance probabilistic forecasting in hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Water Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brasilia, Brazil. pp.3</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608770v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role-play games to advance probabilistic forecasting in hydrology</w:t>
+                <w:t xml:space="preserve">The history of HEPEX - a community of practice in hydrologic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608765v1</w:t>
+                <w:t xml:space="preserve">hal-02608763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The history of HEPEX - a community of practice in hydrologic prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valorisation économique des prévisions hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cassagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">10ème journée technique des prévisionnistes de l'EP Loire et du SPC Loire - Cher - Indre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608763v1</w:t>
+                <w:t xml:space="preserve">hal-02608768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation économique des prévisions hydrologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Imprex: Improving predictions and management of hydrological extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journée technique des prévisionnistes de l'EP Loire et du SPC Loire - Cher - Indre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France. pp.24</w:t>
+              <w:t xml:space="preserve">Water JPI Exploratory Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Dublin, Ireland. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608768v1</w:t>
+                <w:t xml:space="preserve">hal-02608772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which governance to foster drought adaptation in agriculture?</w:t>
               </w:r>
@@ -14310,51 +14310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
@@ -14377,424 +14377,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellites, tweets, forecasts: the future of flood disaster management?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to compare what seems incomparable in seasonal hydrological forecasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606235v1</w:t>
+                <w:t xml:space="preserve">hal-02606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Satellites, tweets, forecasts: the future of flood disaster management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dottori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Kalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Wania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346859v1</w:t>
+                <w:t xml:space="preserve">hal-02606235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to compare what seems incomparable in seasonal hydrological forecasting?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
+                <w:t xml:space="preserve">On the benefit of semi-distributed hydrological modelling for better water resources assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Modelling and Simulation (MODSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Hobart, Tasmania, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606226v1</w:t>
+                <w:t xml:space="preserve">hal-04346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological-oriented verification for ensemble forecasting systems: the case of the PIT diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14871,64 +14871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van den Hurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Lavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Magnusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1</w:t>
@@ -15082,51 +15082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic ensembles based on convection-permitting precipitation nowcasts for flash flood warnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15587,64 +15587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15717,64 +15717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15914,627 +15914,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the skill of seasonal precipitation and streamflow forecasts in sixteen French catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">The Hydrologic Ensemble Prediction Experiment (HEPEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601420v1</w:t>
+                <w:t xml:space="preserve">hal-02601422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow ensemble prediction for flash flood warnings at ungauged basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Demargne</w:t>
+                <w:t xml:space="preserve">Generating precipitation ensembles for flood alert and risk management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Caseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601393v1</w:t>
+                <w:t xml:space="preserve">hal-01280870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrologic Ensemble Prediction Experiment (HEPEX)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601422v1</w:t>
+                <w:t xml:space="preserve">hal-02601490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating precipitation ensembles for flood alert and risk management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Javelle</w:t>
+                <w:t xml:space="preserve">Assessing the skill of seasonal precipitation and streamflow forecasts in sixteen French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280870v1</w:t>
+                <w:t xml:space="preserve">hal-02601420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the interactions between data assimilation and post-processing in hydrological ensemble forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Flow ensemble prediction for flash flood warnings at ungauged basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Organde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Caseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601490v1</w:t>
+                <w:t xml:space="preserve">hal-02601393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a drought forecasting system and reservoir management model for water supply: Case-study of the Arzal Dam (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Penasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16678,588 +16678,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time dependence between energy sources and climate related energy production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+                <w:t xml:space="preserve">Hydrologic ensembles for flash flood warnings at ungauged basins based on convection-permitting NWP forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demargne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Organde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lena Tofte</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline de Saint Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">HEPEX 10th Anniversary Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Maryland, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599831v1</w:t>
+                <w:t xml:space="preserve">hal-02606087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of hydrological ensemble predictions for reservoir inflow management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HEPS challenges the wisdom of the crowds: the PEAK-Box Game. Try it yourself!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Zappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Käthi Liechti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schalk Jan van Andel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-SAF and HEPEX workshops on coupled hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.16</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600837v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic ensembles for flash flood warnings at ungauged basins based on convection-permitting NWP forecasts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System’s flips in climate-related energy (CRE) systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPEX 10th Anniversary Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Maryland, United States. pp.1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606087v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEPS challenges the wisdom of the crowds: the PEAK-Box Game. Try it yourself!</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Zappa</w:t>
+                <w:t xml:space="preserve">Space-time dependence between energy sources and climate related energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolbjorn Engeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Käthi Liechti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lena Tofte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599822v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System’s flips in climate-related energy (CRE) systems</w:t>
+                <w:t xml:space="preserve">The value of hydrological ensemble predictions for reservoir inflow management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">H-SAF and HEPEX workshops on coupled hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599828v1</w:t>
+                <w:t xml:space="preserve">hal-02600837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating precipitation ensembles for flood alert and risk management</w:t>
               </w:r>
@@ -17353,77 +17353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using seasonal forecasts in a drought forecasting system for water management : case-study of the Arzal dam in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Penasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17580,260 +17580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelo de previsão hidrológica: Critérios de avaliação e dinâmica da transferência de resultados de pesquisa aos serviços operacionais na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t>
+              <w:t xml:space="preserve">XX Simpósio Brasileiro de Recursos Hídricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598852v1</w:t>
+                <w:t xml:space="preserve">hal-00934817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo de previsão hidrológica: Critérios de avaliação e dinâmica da transferência de resultados de pesquisa aos serviços operacionais na França</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ficchí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Raso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Simpósio Brasileiro de Recursos Hídricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934817v1</w:t>
+                <w:t xml:space="preserve">hal-02598852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sample size on forecast verification scores and post processing parameters of hydrological ensemble predictions</w:t>
               </w:r>
@@ -18048,51 +18048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Leonardo Conference on the Hydrological Cycle – Floods in 3D: Processes, Patterns, Predictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Bratislava, Slovakia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18372,64 +18372,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SINTEF-Cemagref International Workshop Towards a transdisciplinary partnership with water resource management stakeholders. Optimizing the water resource management and limiting consequences of natural risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. pp.1-25</w:t>
@@ -18497,64 +18497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Zalachori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier France Québec en Prévisions hydrologiques d'ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Grenoble, France. pp.1</w:t>
@@ -18609,51 +18609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18767,744 +18767,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic forecasting at ungauged basins: using neighbour catchments for model calibration and updating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating hydrological ensemble predictions using a large and varied set of catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583219v1</w:t>
+                <w:t xml:space="preserve">hal-02593637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating hydrological ensemble predictions using a large and varied set of catchments</w:t>
+                <w:t xml:space="preserve">Perspectives de collaboration en modélisation et prévision hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire Hydrologique, Chaire de recherche EDS en prévisions et actions hydrologiques, Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593637v1</w:t>
+                <w:t xml:space="preserve">hal-02593647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de collaboration en modélisation et prévision hydrologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ensemble hydrological forecasts based on TIGGE weather predictions at different catchment scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hydrologique, Chaire de recherche EDS en prévisions et actions hydrologiques, Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Québec, Canada. pp.15</w:t>
+              <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.19-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593647v1</w:t>
+                <w:t xml:space="preserve">hal-02593644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ensemble hydrological forecasts based on TIGGE weather predictions at different catchment scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Zalachori</w:t>
+                <w:t xml:space="preserve">Comparison of the performance and reliability of 18 lumped hydrological models driven by ECMWF rainfall ensemble forecasts: a case study on 29 French catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Alberto Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loumagne</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.19-19</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593644v1</w:t>
+                <w:t xml:space="preserve">hal-00584134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the performance and reliability of 18 lumped hydrological models driven by ECMWF rainfall ensemble forecasts: a case study on 29 French catchments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communicating uncertainty in hydrological forecasts: mission impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584134v1</w:t>
+                <w:t xml:space="preserve">hal-00584132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating uncertainty in hydrological forecasts: mission impossible?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating and communicating hydrometeorological uncertainty in a context of operational hydrological ensemble forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584132v1</w:t>
+                <w:t xml:space="preserve">hal-02593640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and communicating hydrometeorological uncertainty in a context of operational hydrological ensemble forecasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mathevet</w:t>
+                <w:t xml:space="preserve">Probabilistic forecasting at ungauged basins: using neighbour catchments for model calibration and updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Garçon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">7th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593640v1</w:t>
+                <w:t xml:space="preserve">hal-00583219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of streamflow data assimilation on the quality of ensemble short-term hydrological forecasts</w:t>
               </w:r>
@@ -19542,51 +19542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19611,64 +19611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19758,51 +19758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Booij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten S. Krol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19987,64 +19987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Data Assimilation for Operational Hydrologic Forecasting and Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Delft, Netherlands. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20151,51 +20151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prendre explicitement en compte la variabilité spatiale de la pluie à une échelle inférieure à celle de la maille hydrologique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20289,51 +20289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20384,64 +20384,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment passer d'un modèle hydrologique à un système de prévision des crues? Ecueils liés à la structure des modèles et aux échelles d'espace et de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoutou Tangara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20809,77 +20809,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20947,51 +20947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shu-Chen Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21581,342 +21581,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Usefulness of Global and Regional Precipitation and Temperature Reanalyses for Flood Modeling at the Catchment Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emixi Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anctil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales de Risques Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397435v1</w:t>
+                <w:t xml:space="preserve">hal-04573154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Usefulness of Global and Regional Precipitation and Temperature Reanalyses for Flood Modeling at the Catchment Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Anctil</w:t>
+                <w:t xml:space="preserve">Indicateurs d’impacts des changements hydroclimatiques sur la gestion des réservoirs hydroélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Journée AQUA « Hydrologie de l’anthropocène »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573154v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs d’impacts des changements hydroclimatiques sur la gestion des réservoirs hydroélectriques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorer l’anticipation des crues soudaines et de leurs impacts : le projet de recherche ANR PICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AQUA « Hydrologie de l’anthropocène »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">Assises Nationales de Risques Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838165v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing hydrological model versatility to simulate flash floods in Mediterranean catchments</w:t>
               </w:r>
@@ -21993,90 +21993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22330,77 +22330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Continental Models Convey Useful Seasonal Hydrologic Information at the Catchment Scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online conference, France. 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22553,368 +22553,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy brief: making climate services impactful on hydropower reservoir optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using climate services to evaluate projected changes in the management and planning of hydropower production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349678v1</w:t>
+                <w:t xml:space="preserve">hal-03574476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using climate services to evaluate projected changes in the management and planning of hydropower production</w:t>
+                <w:t xml:space="preserve">Using climate services to evaluate projected changes in the operation of hydropower reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ICEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574476v1</w:t>
+                <w:t xml:space="preserve">hal-03349667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using climate services to evaluate projected changes in the operation of hydropower reservoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy brief: making climate services impactful on hydropower reservoir optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pulido-Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349667v1</w:t>
+                <w:t xml:space="preserve">hal-03349678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the new ECMWF seasonal forecast model SEAS5 in South American catchments with hydropower plants</w:t>
               </w:r>
@@ -23051,51 +23051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23271,64 +23271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical approach to hydrological modelling: a historical perspective in the case of the GR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23504,90 +23504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated nowcasting of flash floods and related socio-economic impacts: The French ANR PICS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th HyMeX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lecce, Italy. </w:t>
@@ -23767,64 +23767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23914,51 +23914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 HEPEX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Melbourne, Australia</w:t>
@@ -24138,64 +24138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24233,90 +24233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of bias correcting and conditioning precipitation inputs on seasonal streamflow forecast quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24738,64 +24738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24827,571 +24827,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time geostatistical framework for ensemble nowcasting using rainfall radar fields and gauge data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica Caseri</w:t>
+                <w:t xml:space="preserve">Bias correcting precipitation forecasts for extended-range skilful seasonal streamflow predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leblois</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603535v1</w:t>
+                <w:t xml:space="preserve">hal-02603531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias correcting precipitation forecasts for extended-range skilful seasonal streamflow predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Crochemore</w:t>
+                <w:t xml:space="preserve">Hydrologic ensemble prediction: enhancing science, operation and application through HEPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603531v1</w:t>
+                <w:t xml:space="preserve">hal-02603533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologic ensemble prediction: enhancing science, operation and application through HEPEX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fredrik Wetterhall</w:t>
+                <w:t xml:space="preserve">Hydrological Forecasting Practices in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mainardi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Collischonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andy Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603533v1</w:t>
+                <w:t xml:space="preserve">hal-02603532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological Forecasting Practices in Brazil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Predictions and Management of Hydrological Extremes through Climate Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart van den Hurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Wijngaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurens Bouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht H Weerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603532v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Predictions and Management of Hydrological Extremes through Climate Services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A space-time geostatistical framework for ensemble nowcasting using rainfall radar fields and gauge data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Caseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leblois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603530v1</w:t>
+                <w:t xml:space="preserve">hal-02603535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The game of making decisions under uncertainty: How sure must one be?</w:t>
               </w:r>
@@ -25748,51 +25748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-based decision making in water management using probabilistic forecasts: results from a game experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25994,51 +25994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic Ensemble Forecasts for Flash Flood Warnings at Ungauged Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demargne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26374,51 +26374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn Booij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten S. Krol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26495,51 +26495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26590,77 +26590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of data assimilation strategies on flow prediction using a conceptual rainfall-runoff model for hydrological forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoutou Tangara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26730,90 +26730,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27148,51 +27148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias G Pechlivanidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRSTEA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27240,64 +27240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Louise Cloke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Magnusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27471,77 +27471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment report on the 2016 flood event on the Seine and Loire basins (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Viatgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27572,51 +27572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for impact and risk assessment in climate-related energies. COMPLEX Report D2.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27624,51 +27624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -27864,51 +27864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐dominique Creutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Tofte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -28296,51 +28296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lobligeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28692,51 +28692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to HESS Opinions Ensemble, uncertainty and flood prediction by Dance and Zou, HESSD, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28981,51 +28981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B3E9BE6"/>
+    <w:nsid w:val="97D58A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29212,51 +29212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1133-4164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06770588X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/centres/ile-france-jouy-josas-antony/recherches-du-centre-ile-france-jouy-josas-antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/en/home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/equipe/personnel-actuel/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Du" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0322.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05408252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Catto&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hogan Carr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dougherty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0332.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Y.-Y. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.102056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Dasgupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arnal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Emerton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Matthews" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osina Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Tilmant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emixi Valdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-5608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-197-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Assis Dos Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H Weerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Wetterhall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson dos Santos Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassagnole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1033-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Lavers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Magnusson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias G Pechlivanidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030237" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025700" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Alencar Siqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mainardi Fan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125430" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-0331.252020190068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtiegang Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schepen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wood" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0652.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1573-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiboult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caignaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Hurk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Bouwer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertug Ercin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2016.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3601-2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Coughlan de Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Louise Cloke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stephens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3109-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Pagano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1163" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Jan van Andel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00270.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Opeicle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.HS.03" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Caseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4M3B134-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-0188.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Thielen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9679" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D745B4C6670E5897E42BAF6760698DAEF7EDA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2219-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-8-135-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594771v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-1-2011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ben Daoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-33-2011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.202" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.259" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bartholmes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentilini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad de Roo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Younis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.179" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Roo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-125-2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616772v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590844v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063SCR3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.161" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.613" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BS9VQ5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Landeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/688605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368211v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison L Browne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arrondeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Penasso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573117v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Pape" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cullmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Dogulu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11837" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny M. Mosquera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573238v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14532" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573765v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kalas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lorini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Carey-Smith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573811v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Den Hurk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Werner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573310v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verkade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13232" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03462011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Toth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11302" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20257" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Polo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; P&#233;rez-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Achleitner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11442" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573318v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandoir Bourscheidt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20588" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Castelletti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Velazquez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafsson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573625v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574342v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573587v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573601v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608772v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608096v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608775v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608763v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608768v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608771v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608769v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606256v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606235v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606226v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wijngaard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liggins" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendoza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clark" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nijssen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606263v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Organde" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Saint Aubin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606229v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357057v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601420v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601393v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601422v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280870v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601413v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599831v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tofte" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600837v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606087v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599822v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zappa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;thi Liechti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599828v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599823v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934817v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595511v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596816v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596817v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595513v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595512v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583219v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593637v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593647v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593644v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584134v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584132v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593640v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583775v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505278v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584135v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner H.A. Weeink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Booij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten S. Krol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593638v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593642v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593646v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595516v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595519v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mcknight" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewatesfa Hundecha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15983" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573055v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11221" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572923v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bogner" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I.V. Domeisen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12694" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573002v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Artinyan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Tsarev" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danhelka" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5399" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573154v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838165v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573129v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-125" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573172v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573333v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anctil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22659" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6126" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349678v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349667v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573564v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608774v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608773v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vrignaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573653v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573688v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606254v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606262v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606225v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606260v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606228v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cranston" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603535v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603531v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603533v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603532v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603530v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603534v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599826v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599834v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606045v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595588v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596818v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang van Pham" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593649v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591963v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595517v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350515v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350525v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meissner" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350512v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido- Velasquez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Macian-Sorribes" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600768v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599064v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chardon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599065v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595518v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594011v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bauer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barchiesi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594012v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wipfler" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny a J van Lanen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tallaksen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602379v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bressers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanny Bressers" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Browne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604561v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594785v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608754v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mhramos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1133-4164" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06770588X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/centres/ile-france-jouy-josas-antony/recherches-du-centre-ile-france-jouy-josas-antony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/en/home/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/equipe/personnel-actuel/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Avila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-025-04097-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Pechlivanidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiheng Du" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0322.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05408252v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Catto&#235;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hogan Carr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Dougherty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-24-0332.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Y.-Y. Chang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Prudhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.102056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04727088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Dreyfus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-4561-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Dasgupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Arnal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Emerton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Matthews" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12880" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Osina Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Tilmant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emixi Valdez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anctil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-5608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04143554v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Charpentier-Noyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peredo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Fleury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-23-2001-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-197-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Assis Dos Reis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H Weerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Wetterhall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson dos Santos Fernandes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2030864" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lemoine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2101393" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cassagnole" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Zalachori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gar&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1033-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias G Pechlivanidis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR025700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Lavers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Magnusson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030237" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Alencar Siqueira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mainardi Fan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias De Paiva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Collischonn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125430" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-0331.252020190068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR024266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02280747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Bl&#246;schl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F P Bierkens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chambel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1620507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolbjorn Engeland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;dominique Creutin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtiegang Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Bennett" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. J. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schepen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Wood" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-16-0652.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pappenberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-1573-2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608755v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thiboult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caignaert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Hurk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Bouwer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Buontempo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Doscher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertug Ercin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2016.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502170v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3601-2016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Coughlan de Perez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Louise Cloke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stephens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3109-2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Pagano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1163" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Jan van Andel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00270.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140264v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Opeicle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.HS.03" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Caseri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12203" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alfieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Randrianasolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.032" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4M3B134-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10274" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FBS588L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.07.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-13-0188.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Schaake" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Thielen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9679" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63D745B4C6670E5897E42BAF6760698DAEF7EDA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-2219-2013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Val&#233;ry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737778v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9264" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-8-135-2012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ben Daoud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-1-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alberto Velazquez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-33-2011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593629v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.202" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593630v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.259" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bartholmes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentilini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591964v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad de Roo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591160v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Younis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.179" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330814v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thielen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bartholmes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Roo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-125-2009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298926v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-063SCR3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589839v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.161" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.613" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.04.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BS9VQ5D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Di Baldassarre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Landeg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2788/688605" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362683v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vidaurre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368211v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison L Browne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29671-5_6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arrondeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Penasso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592523v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593013v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loumagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Mendoza Guimar&#227;es" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8411" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collignan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Barb&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8618" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144000v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143883v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144015v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573117v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tiberi-Wadier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Pape" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5735" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-375" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Cullmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilay Dogulu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Luterbacher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11837" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572955v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny M. Mosquera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8748" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573143v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talardia Gbangou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Viel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-579" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573238v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14532" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573765v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Kalas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dottori" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Wania" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Lorini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573791v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Carey-Smith" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Moore" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573219v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2984" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573811v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Den Hurk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Werner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573310v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Verkade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13232" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03462011v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Toth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11302" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573266v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20257" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pimentel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Polo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; P&#233;rez-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Achleitner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D&#237;ez-Minguito" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11442" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573318v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandoir Bourscheidt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20588" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573705v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349641v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Francesco Castelletti" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giuliani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido-Velazquez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafsson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573625v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574342v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573587v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782413v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573601v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608767v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608805v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaufils" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608775v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demargne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608770v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608765v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608763v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608768v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608772v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608771v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608769v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606256v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606226v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606235v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606232v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606218v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Wijngaard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liggins" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mendoza" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Clark" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nijssen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Clark" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606263v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Organde" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Saint Aubin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606229v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529271v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-87-2016" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357057v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601422v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280870v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601490v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601420v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601393v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601950v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601413v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606087v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599822v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Zappa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#228;thi Liechti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599828v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tofte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600837v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599823v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934817v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595511v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596816v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596817v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595513v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595510v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595512v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584138v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593637v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593647v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593644v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584134v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584132v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593640v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583219v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583775v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505278v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584135v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner H.A. Weeink" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Booij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten S. Krol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593638v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593642v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593646v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592185v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595516v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591120v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595519v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450731v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rabah" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9559" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450743v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chen Hsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15833" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572937v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mcknight" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewatesfa Hundecha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15983" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573055v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11221" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572923v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bogner" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela I.V. Domeisen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12694" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573002v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Artinyan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Tsarev" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danhelka" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5399" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573154v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838165v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573129v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-125" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573172v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573333v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Anctil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22659" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6126" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574476v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349667v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573564v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573572v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608774v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608773v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vrignaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04397034v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573653v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346820v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573688v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606254v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606382v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606262v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606225v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606260v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606228v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cranston" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603536v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603531v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603533v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603532v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603530v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603535v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603534v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599826v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599834v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606045v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595588v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596818v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang van Pham" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Krol" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593649v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591963v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595517v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350515v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Norville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350525v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meissner" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350512v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido- Velasquez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Macian-Sorribes" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367563v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600768v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599064v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chardon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599065v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595518v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594011v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Olsson" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bauer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Barchiesi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Froebrich" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594012v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wipfler" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny a J van Lanen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Tallaksen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleig" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602379v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bressers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanny Bressers" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Browne" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604561v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594785v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02608754v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>