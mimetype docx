--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -234,73 +234,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589758v2</w:t>
+                <w:t xml:space="preserve">hal-04589758v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity approximations with least-squares formulation of the time-dependent Schrödinger equation</w:t>
               </w:r>
@@ -454,51 +454,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -592,645 +592,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723742v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size effects in response functions of molecular systems</w:t>
+                <w:t xml:space="preserve">Linear response and resonances in adiabatic time-dependent density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.87⟩</w:t>
+              <w:t xml:space="preserve">Annales Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00023-025-01602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145143v2</w:t>
+                <w:t xml:space="preserve">hal-04659092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of adaptive DIIS algorithms with application to electronic ground state calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-size effects in response functions of molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Séré</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2021069⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.273-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492983v5</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion Symmetry of Singular Values and a New Orbital Ordering Method in Tensor Train Approximations for Quantum Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gero Friesecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 43 (1), pp.B108-B131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M1320122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CC2 Benchmark for Models of Phenylalanine Protein Chains: 0–0 Transition Energies and IR Signatures of the ππ* Excited State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence analysis of adaptive DIIS algorithms with application to electronic ground state calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
+                <w:t xml:space="preserve">Eric Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00923⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (6), pp.2785 - 2825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2021069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451039v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492983v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projector augmented-wave method: an analysis in a one-dimensional setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (1), pp.25-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CC2 Benchmark for Models of Phenylalanine Protein Chains: 0–0 Transition Energies and IR Signatures of the ππ* Excited State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019017⟩</w:t>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457937v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the projector augmented-wave method for electronic structure calculations in periodic settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018USPCC073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02191321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1377,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Figueroa Justiniano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589758v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723742v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Maria Lygatsika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1700697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492983v5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Friesecke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1320122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tardivel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00923" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457937v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02191321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Figueroa Justiniano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589758v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723742v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna-Maria Lygatsika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1700697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659092v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-025-01602-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145143v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gero Friesecke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1320122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492983v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2021069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tardivel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00923" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02191321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC073" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>