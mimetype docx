--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -320,849 +320,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching Chinese Writing in the Digital Era: finding the right balance between Handwriting and Typing characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Annual Conference of Teaching Chinese as a Second Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Kaohsiung, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactique des langues à écriture distante : une réflexion centrée sur les langues chinoises et autres langues asiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et didactique des langues et des cultures étrangères dans l’enseignement supérieur : Innovation, variation, transtextualité et interculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEL et IETT, Université Jean Moulin Lyon 3, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Teaching Chinese Writing in the Digital Era: finding the right balance between Handwriting and Typing characters</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de la grammaire des langues à écriture distante — réflexions à travers le cas des langues asiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement de la grammaire des langues étrangères dans le supérieur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEL, Université Jean Moulin Lyon 3, 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action-oriented approach to Teaching and Learning Taiwanese as a Foreign Language: The Case of French-speaking Learners of Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">國際閩南語教學專業成長及教材共編計畫</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University (online conference), Nov 2022, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingual Approaches to Teaching and Learning Taiwanese as a Foreign Language: The Case of French-speaking Learners of Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">國際閩南語教學專業成長及教材共編計畫</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University (online conference), 2022, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">中文不難教：如何兼顧漢語口語及書寫教學 (Balancing Oral and Written Instruction in Chinese: An Exploration of Effective Strategies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">華語文教學系</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 國立台灣師範大學 (online conference), Jun 2021, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues à Taiwan : un bref état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plurilinguisme dans le monde sinophone : La pluralité des langues et des cultures à Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par Miao Lin-Zucker, Corrado Neri et Gwennaël Gaffric, Université Jean Moulin Lyon 3, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Chinese Culture for French Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne organisée par le Département de chinois langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University, Jun 2020, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese Teaching Standards and Teaching Practices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">跨院國際學位學程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Tsing Hua University, May 2019, Hsin-Chu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEFR與法國的中文教學 (Le CECRL et l’enseignement du chinois en France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Annual Conference of Teaching Chinese as a Second Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Kaohsiung, Taiwan</w:t>
+              <w:t xml:space="preserve">, 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Didactique de la grammaire des langues à écriture distante — réflexions à travers le cas des langues asiatiques</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité des prérequis en écriture seconde : le cas des écritures sinographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement de la grammaire des langues étrangères dans le supérieur </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEL, Université Jean Moulin Lyon 3, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’hétérogénéité dans la classe de langue. Comment et pourquoi différencier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM, INALCO, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...455 lines deleted...]
-                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">繁簡字體的分類比較與法國的漢字教學 (Comparaison des classifications des caractères traditionnels et simplifiés et l’enseignement des caractères chinois en France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Li-Fen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Annual Conference of Teaching Chinese as a Second Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Taipei, Taiwan</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Association of Teaching Chinese as a Second Language, 2017, Hsin-chu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1772,186 +1772,593 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale de l’enseignement du chinois langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">離家遠遊的人──為了能夠歸來而遠行的少年遊子</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">間關千里：動盪年代的遷徙記憶，庶民的歷史見證</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9786267063897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La piété filiale et le confucianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gandil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinois sans frontières, Tome 3, niveaux B1-B2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9786263666924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plurigraphisme dans le cadre d’une approche de l’intercompréhension des écritures sinographiques — l’exemple du chinois, du japonais et du vietnamien ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures, politiques linguistiques et didactiques des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives Contemporains, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique sinographique à l’épreuve des profils individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétences d’enseignant à l’épreuve des profils d’apprenant — vers une ingénierie de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">汉字分类及认知心理学与对外教学应用 (Typologie sinographique, sciences cognitives et l'application pédagogique en L2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">北京语言大学出版社 (Éditions de l’Université des langues de Beijing). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">汉字的认知与教学 (La cognition et la didactique sinographique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompting ChatGPT for Chinese Learning as L2: A CEFR and EBCL Level Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la motivation à la confiance en chinois et le rôle de la posture enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1960,526 +2367,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de phénomènes transférentiels dans l’enseignement des langues étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002255v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-04579539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828070v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Li-Fen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2013.1497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chang Hsin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6574-han-zi-505-caracteres-chinois-en-fiches-2e-edition-9782340030763.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Regensberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S&#233;gr&#233;tin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Takahashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04555315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828070v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Li-Fen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2013.1497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chang Hsin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6574-han-zi-505-caracteres-chinois-en-fiches-2e-edition-9782340030763.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Regensberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S&#233;gr&#233;tin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Takahashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04555315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>