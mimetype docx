--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,2157 +66,430 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
-[...1725 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">離家遠遊的人──為了能夠歸來而遠行的少年遊子</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">間關千里：動盪年代的遷徙記憶，庶民的歷史見證</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9786267063897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La piété filiale et le confucianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinois sans frontières, Tome 3, niveaux B1-B2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9786263666924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurigraphisme dans le cadre d’une approche de l’intercompréhension des écritures sinographiques — l’exemple du chinois, du japonais et du vietnamien ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecritures, politiques linguistiques et didactiques des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporains, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La didactique sinographique à l’épreuve des profils individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences d’enseignant à l’épreuve des profils d’apprenant — vers une ingénierie de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">汉字分类及认知心理学与对外教学应用 (Typologie sinographique, sciences cognitives et l'application pédagogique en L2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">北京语言大学出版社 (Éditions de l’Université des langues de Beijing). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">汉字的认知与教学 (La cognition et la didactique sinographique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2226,260 +499,1987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prompting ChatGPT for Chinese Learning as L2: A CEFR and EBCL Level Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la motivation à la confiance en chinois et le rôle de la posture enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de phénomènes transférentiels dans l’enseignement des langues étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prompting des LLM en apprentissage de langue et incidences didactiques — une expérimentation en chinois langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la linguistique à la didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international INALCO-PLIDAM, SPEIT - Université Shanghai Jiao Tong, 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation des cursus LEA en chinois : approches didactiques et solutions innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement du chinois en filière LEA : état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPM-Université Paris Nanterre, avec le CRCAO CNRS - Université de Paris/EPHE - Université PSL/Collège de France, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective didactique de l’usage des grands modèles de langage (LLM) en apprentissage du chinois en L2— vers un accompagnement distanciel, personnalisé et augmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire intelrabo CEL-CeRLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique des langues à écriture distante : une réflexion centrée sur les langues chinoises et autres langues asiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisition et didactique des langues et des cultures étrangères dans l’enseignement supérieur : Innovation, variation, transtextualité et interculturalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEL et IETT, Université Jean Moulin Lyon 3, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Chinese Writing in the Digital Era: finding the right balance between Handwriting and Typing characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Annual Conference of Teaching Chinese as a Second Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Kaohsiung, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de la grammaire des langues à écriture distante — réflexions à travers le cas des langues asiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement de la grammaire des langues étrangères dans le supérieur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEL, Université Jean Moulin Lyon 3, 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action-oriented approach to Teaching and Learning Taiwanese as a Foreign Language: The Case of French-speaking Learners of Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">國際閩南語教學專業成長及教材共編計畫</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University (online conference), Nov 2022, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilingual Approaches to Teaching and Learning Taiwanese as a Foreign Language: The Case of French-speaking Learners of Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">國際閩南語教學專業成長及教材共編計畫</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University (online conference), 2022, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues à Taiwan : un bref état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plurilinguisme dans le monde sinophone : La pluralité des langues et des cultures à Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par Miao Lin-Zucker, Corrado Neri et Gwennaël Gaffric, Université Jean Moulin Lyon 3, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">中文不難教：如何兼顧漢語口語及書寫教學 (Balancing Oral and Written Instruction in Chinese: An Exploration of Effective Strategies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">華語文教學系</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 國立台灣師範大學 (online conference), Jun 2021, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Chinese Culture for French Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne organisée par le Département de chinois langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan Normal University, Jun 2020, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese Teaching Standards and Teaching Practices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">跨院國際學位學程</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Tsing Hua University, May 2019, Hsin-Chu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEFR與法國的中文教學 (Le CECRL et l’enseignement du chinois en France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Annual Conference of Teaching Chinese as a Second Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">繁簡字體的分類比較與法國的漢字教學 (Comparaison des classifications des caractères traditionnels et simplifiés et l’enseignement des caractères chinois en France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Li-Fen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Annual Conference of Teaching Chinese as a Second Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Teaching Chinese as a Second Language, 2017, Hsin-chu, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité des prérequis en écriture seconde : le cas des écritures sinographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hétérogénéité dans la classe de langue. Comment et pourquoi différencier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM, INALCO, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles typologies sinographiques en didactique du chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionnements sur la didactique des sinogrammes : Constantes/variations, savoirs/compétences, passerelles/médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLOM (Centre d’étude et de recherche sur les littératures et les oralités du monde), INALCO, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">掌握漢字教學，兼顧口語學習：教與不教的藝術 (Maîtriser l’enseignement des sinogrammes en tenant compte de l’apprentissage de l’oral : l’art entre ce que l’on enseigne et ce que l’on n’enseigne pas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Département du Chinois Langue Étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Normale de Taiwan, 2012, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">越南心、法國情： 對越南及法國的學生進行漢語語言及文化教學的比較 (Enseigner le chinois aux Vietnamiens et aux Français — les points communs et les différences)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale de l’enseignement du chinois en Asie-Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en pluralité des langues et des identités : didactique, acquisition, médiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e session des Doctoriales pour les « Recherches en didactique du Français Langue Etrangère »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD (Institut de recherche pour le développement); AUF; Université Nationale de Hanoi, 2010, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">從分類學角度探討漢字習得的認知進程 (Processus cognitif de l’acquisition sinographique du point de vue de la classification)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Conférence Mondiale de l’Enseignement du Chinois Langue Etrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompting ChatGPT for Chinese Learning as L2: A CEFR and EBCL Level Study</w:t>
+                <w:t xml:space="preserve">La didactique sinographique à l’épreuve des profils individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description des profils et parcours d’étudiants et d’enseignants : quelles méthodologies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM, INALCO, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04714537v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">对外教学用汉字分类 (Typologie sinographique en chinois langue étrangère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale de l’enseignement du chinois langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la motivation à la confiance en chinois et le rôle de la posture enseignante</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Réflexions sur “l’art de la thèse”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM, INALCO, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578381v1</w:t>
+                <w:t xml:space="preserve">hal-04578543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de phénomènes transférentiels dans l’enseignement des langues étrangères</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">An original sinographic typology from a Didactical Perspective for L2 learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale sur l'enseignement du chinois en L2 汉语—欧洲外语教学的挑战 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002255v1</w:t>
+                <w:t xml:space="preserve">hal-04578542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2954,190 +2954,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cahier d'exercices — En complément de la méthode d'initiation à langue et à l'écriture chinoises de Joël Bellassen : Niveau A2 du CECRL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Regensberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Ségrétin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Compagnie, 2018, 978-2-9540795-4-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chinois sans frontières, Tome 2, méthode de chinois niveaux A2-B1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Chang Hsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, 2018, 978-957-11-9842-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162113v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04555305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinois sans frontières, tome 1</w:t>
               </w:r>
@@ -3544,51 +3544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">「中」文「西」用— 以漢語為例看 CEFR 架構下的疏遠語言之教學與評量 (Le chinois est-il « eurocompatible » ? — Didactique et évaluation des langues distantes : à partir de l’exemple du chinois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conférence Mondiale de l’Enseignement du Chinois Langue Etrangère 第十屆世界華語文教學研討會</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3626,51 +3626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">个人认知倾向与汉语教学 (Styles individuels d’apprentissage et didactique du chinois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Lin-Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence Internationale de l’Enseignement du Chinois Langue Étrangère, Shenyang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828070v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellassen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578340v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Li-Fen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578371v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2013.1497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chang Hsin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6574-han-zi-505-caracteres-chinois-en-fiches-2e-edition-9782340030763.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Regensberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S&#233;gr&#233;tin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Takahashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04555315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lin-Zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gandil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000915v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578349v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Li-Fen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02010159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2013.1497" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04161995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chang Hsin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/6574-han-zi-505-caracteres-chinois-en-fiches-2e-edition-9782340030763.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Regensberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel S&#233;gr&#233;tin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162113v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02002379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02000912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02015046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Takahashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04555315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04579853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>