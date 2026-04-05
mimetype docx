--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -396,51 +396,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 2025, pp.baaf048. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025, pp.baaf048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2189,299 +2189,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cantu</w:t>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-M Cheng</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404714v1</w:t>
+                <w:t xml:space="preserve">hal-01361976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+                <w:t xml:space="preserve">D Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Z-M Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01361976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,277 +4441,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
+                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Caccamo</w:t>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528830v1</w:t>
+                <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
+                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Boizet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Flores</w:t>
+                <w:t xml:space="preserve">Sarah Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528802v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
@@ -5687,346 +5687,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS data discovery</w:t>
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536596v1</w:t>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WheatIS data discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340450v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+                <w:t xml:space="preserve">hal-02340450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
               </w:r>
@@ -6137,51 +6137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,277 +6838,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
+                <w:t xml:space="preserve">Pawel Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Verdelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama</w:t>
+                <w:t xml:space="preserve">Hanna Cwiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741780v1</w:t>
+                <w:t xml:space="preserve">hal-02739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Krajewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
+                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Cwiek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739236v1</w:t>
+                <w:t xml:space="preserve">hal-02741780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t>
               </w:r>
@@ -7896,51 +7896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
@@ -7963,402 +7963,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747374v1</w:t>
+                <w:t xml:space="preserve">hal-02804578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerche</w:t>
+                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806070v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804578v1</w:t>
+                <w:t xml:space="preserve">hal-02806070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9290,51 +9290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9769,51 +9769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9946,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
@@ -10189,51 +10189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Data Integration and FAIRification: IWGSC, GrainGenes, Ensembl and Other Data Repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner Z Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10306,51 +10306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10444,51 +10444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Black Jack : advances towards sequencing the 21 chromosomes of the bread wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11490,51 +11490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A804CC3E"/>
+    <w:nsid w:val="DB449972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11721,51 +11721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9356-4072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Holu&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Balc&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2017.03.0021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0429-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537219v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787766v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Z Sen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9356-4072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Holu&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Balc&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2017.03.0021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0429-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537219v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787766v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Z Sen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>