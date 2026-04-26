--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -258,82 +258,82 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06908-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549503v1</w:t>
+                <w:t xml:space="preserve">hal-05549503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrAPI v2: real-world applications for data integration and collaboration in the breeding and genetics community</w:t>
               </w:r>
@@ -2189,433 +2189,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+                <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+                <w:t xml:space="preserve">Dan M. Bolser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Kai Christian Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361976v1</w:t>
+                <w:t xml:space="preserve">hal-02635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cantu</w:t>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-M Cheng</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404714v1</w:t>
+                <w:t xml:space="preserve">hal-01361976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lange</w:t>
+                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+                <w:t xml:space="preserve">D Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Christian Bader</w:t>
+                <w:t xml:space="preserve">Z-M Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput physical map anchoring via BAC-pool sequencing</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Cvikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cattonaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,51 +3016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,295 +3399,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t>
+                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valention Guignon</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Droc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Garsmeur</w:t>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651830v1</w:t>
+                <w:t xml:space="preserve">hal-00753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
+                <w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Leroy</w:t>
+                <w:t xml:space="preserve">Valention Guignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Olivier Garsmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753407v1</w:t>
+                <w:t xml:space="preserve">hal-02651830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabomba as a model for studies of early angiosperm evolution.</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise A.F. Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.29-32. </w:t>
@@ -4213,51 +4213,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4372,4612 +4372,4737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS EWG annual meeting 2025</w:t>
+                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528849v1</w:t>
+                <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
+                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528802v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
+                <w:t xml:space="preserve">WheatIS EWG annual meeting 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528830v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
+                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530229v1</w:t>
+                <w:t xml:space="preserve">hal-05600304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des données en sciences de la vie : contexte, ressources et cas d’utilisation</w:t>
+                <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationale des Données Ouvertes de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur, de la Recherche et de l'Espace, Dec 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514771v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC data repository news and overview of the plans for the WheatIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+                <w:t xml:space="preserve">Interopérabilité des données en sciences de la vie : contexte, ressources et cas d’utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Assises Nationale des Données Ouvertes de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur, de la Recherche et de l'Espace, Dec 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537219v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS EWG annual meeting 2023</w:t>
+                <w:t xml:space="preserve">IWGSC data repository news and overview of the plans for the WheatIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXX - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536690v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from the wheat community: the case of the WheatIS</w:t>
+                <w:t xml:space="preserve">WheatIS EWG annual meeting 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grapedia kickoff meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
+              <w:t xml:space="preserve">PAG XXX - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536615v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond COST Action INTEGRAPE: The Grapevine Genomics Encyclopedia Initiative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback from the wheat community: the case of the WheatIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JKI, Jul 2022, Landau, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Grapedia kickoff meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283598v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS EWG updates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond COST Action INTEGRAPE: The Grapevine Genomics Encyclopedia Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Tomàs Matus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wheat Initiative Jamboree</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Carlow, Ireland</w:t>
+              <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JKI, Jul 2022, Landau, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536643v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WheatIS EWG updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t>
+              <w:t xml:space="preserve">Wheat Initiative Jamboree</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Carlow, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316569v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium Bread Wheat Reference Genome Sequence to Wheat Genetic and Phenomic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536576v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates on the WheatIS tools</w:t>
+                <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium Bread Wheat Reference Genome Sequence to Wheat Genetic and Phenomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536526v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updates on the WheatIS tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS data discovery</w:t>
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536596v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WheatIS data discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340450v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
+              <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788401v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+                <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791168v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788141v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making wheat data FAIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-ROSA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787766v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making wheat data FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">e-ROSA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794139v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306172v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+                <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Rogers</w:t>
+                <w:t xml:space="preserve">Hélène Rimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Darrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266518v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pawel Krajewski</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Cwiek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739236v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
+                <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Verdelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama</w:t>
+                <w:t xml:space="preserve">Pawel Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Cwiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741780v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+                <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIII - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741662v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">PAG XXIII - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740971v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository at URGI: New features and blast tool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerche</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXII - Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801480v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742303v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence repository at URGI: New features and blast tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
+              <w:t xml:space="preserve">PAG XXII - Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796293v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801067v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795958v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+                <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804578v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747374v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerche</w:t>
+                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806070v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809032v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
+                <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
+              <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807639v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Brault</w:t>
+                <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019754v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Alaux</w:t>
+                <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. conference on Genome Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t>
+              <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753841v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. conference on Genome Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Biocuration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8987,190 +9112,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9178,235 +9303,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9415,257 +9540,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 2024 Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9674,146 +9799,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,87 +9983,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9946,213 +10071,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Crop Ontology: A Species Specific Trait Ontology. Use Case: The URGI Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10162,431 +10287,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Data Integration and FAIRification: IWGSC, GrainGenes, Ensembl and Other Data Repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner Z Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wheat Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-25, In press, Compendium of Plant Genomes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38294-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining plant genomic and genetic data using the GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aalt D.J van Dijk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Databases. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6658-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6658-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Black Jack : advances towards sequencing the 21 chromosomes of the bread wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 704 p., 2014, 978-94-007-7571-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7572-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10596,51 +10721,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10699,51 +10824,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10753,147 +10878,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENT Guidelines for dataflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kersey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10903,51 +11028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI data management plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10986,73 +11111,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Query interface from BrAPI web service source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11061,195 +11186,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017, https://rd-alliance.org/sites/default/files/attachment/Creation%20of%20a%20Query%20interface%20for%20phenotyping%20data%20Final%20Report.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du chantier DOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11259,51 +11384,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIDARE - FAIR Data-finder for Agronomic REsearch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11345,84 +11470,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11490,51 +11615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB449972"/>
+    <w:nsid w:val="0AD13B45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11721,51 +11846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9356-4072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Holu&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Balc&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2017.03.0021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0429-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528849v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537219v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787766v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316553v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Z Sen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9356-4072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Holu&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Balc&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2017.03.0021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0429-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528849v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Z Sen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>