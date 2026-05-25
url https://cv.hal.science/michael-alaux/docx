--- v2 (2026-04-26)
+++ v3 (2026-05-25)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9356-4072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HWFnYV8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,4069 +188,4069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat historical phenotypic data from European genebanks as an important resource for research and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noor Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06908-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrAPI v2: real-world applications for data integration and collaboration in the breeding and genetics community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Selby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Abbeloos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Agosto-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025, pp.baaf048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baaf048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping bread wheat trait ontologies for semantic interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.154860.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SyntenyViewer: a comparative genomics-driven translational research tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/baad027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing Wheat Phenotypes at the Genome Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bala A Akpınar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed M Algharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepmala Sehgal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.851079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.1-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology11010149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Felipe Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.2767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the ancestry of modern bread wheats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (5), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-019-0393-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-019-0150-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Phenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625212v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Phenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13100-019-0150-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624031v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 361 (6403), pp.7191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Genomic and Genetic Data Integration of Major Agronomical Traits in Bread Wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qurat-Ul Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01652022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Map of the Short Arm of Bread Wheat Chromosome 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Holušová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbora Balcárková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeev Frenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLANT GENOME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3835/plantgenome2017.03.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Lange</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Christian Bader</w:t>
+                <w:t xml:space="preserve">Mélanie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT GENOME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635899v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">D Cantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Veyssière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t>
+                <w:t xml:space="preserve">Z-M Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01361976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an open grapevine information system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Spannagl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Cantu</w:t>
+                <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-M Cheng</w:t>
+                <w:t xml:space="preserve">Dan M. Bolser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Christian Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t>
+              <w:t xml:space="preserve">PLANT GENOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01404714v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput physical map anchoring via BAC-pool sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Cvikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cattonaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus F. X. Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-015-0429-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6194), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl G. Kugler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simen R. Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bujie Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+                <w:t xml:space="preserve">Valention Guignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garsmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (7), pp.1054-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753407v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chado controller: advanced annotation management with a community annotation system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Droc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Garsmeur</w:t>
+                <w:t xml:space="preserve">Hiroaki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts046⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651830v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabomba as a model for studies of early angiosperm evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie C M Vialette-Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (4), pp.589-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcr088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mapping in large genomes: accelerating anchoring of BAC contigs to genetic maps through in silico analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise A.F. Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.29-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10142-007-0068-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Map of the 1-Gigabase Bread Wheat Chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5898), pp.101-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1161847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Policriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4239,6045 +4260,6170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WheatIS EWG annual meeting 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528802v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Flores</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528830v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS EWG annual meeting 2025</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Find Genomic, Genetic and Phenomic Data for Wheat Using the WheatIS Data Discovery Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528849v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Genetic Resources Data Exchange and Findability for the French Plant Genebanks Using BrAPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignazio Verde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
+                <w:t xml:space="preserve">Alice Boizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
+              <w:t xml:space="preserve">PAG 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600304v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de FAIRification des données à l’URGI : cas d’utilisation par des projets/consortium nationaux et internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle de l'IFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité des données en sciences de la vie : contexte, ressources et cas d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationale des Données Ouvertes de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Enseignement Supérieur, de la Recherche et de l'Espace, Dec 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC data repository news and overview of the plans for the WheatIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXX - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WheatIS EWG annual meeting 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXX - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback from the wheat community: the case of the WheatIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond COST Action INTEGRAPE: The Grapevine Genomics Encyclopedia Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Tomàs Matus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grapedia kickoff meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
+              <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JKI, Jul 2022, Landau, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536615v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond COST Action INTEGRAPE: The Grapevine Genomics Encyclopedia Initiative</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feedback from the wheat community: the case of the WheatIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JKI, Jul 2022, Landau, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Grapedia kickoff meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283598v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WheatIS EWG updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wheat Initiative Jamboree</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Carlow, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium Bread Wheat Reference Genome Sequence to Wheat Genetic and Phenomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updates on the WheatIS tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WheatIS data discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
+              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790227v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WheatIS data discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536596v1</w:t>
+                <w:t xml:space="preserve">hal-02790227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making wheat data FAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-ROSA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University and Research Centre (WUR). NLD., Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Darrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Cwiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Couderc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXIII - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Plant Genomics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
+              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796293v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC Sequence repository at URGI: New features and blast tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXII - Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference sequence of wheat chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle J. Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742303v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information system for phenotype data: trait, trials and genotypes identification and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminah A. Keliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daphné Verdelet</w:t>
+                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Daron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Marie Glover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804578v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
+                <w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t>
+              <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747374v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerche</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Verdelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806070v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Marie Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. conference on Genome Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Droc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Biocuration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Llaca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Llaca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">URGI services to support FAIR research data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanita Haurheeram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Gacic</w:t>
+                <w:t xml:space="preserve">Frédéric de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">32. International Plant and Animal Genome Conference (PAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186831v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Caugant</w:t>
+                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913949v1</w:t>
+                <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Catherine</w:t>
+                <w:t xml:space="preserve">IWGSC 2.0: Implementing the Wheat Diversity Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua C Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Llaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAG 2024 Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758083v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Data FAIRification in a cross-institutional governance framework : recommendations from the ANR-BRIDGE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aventurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Bernard</w:t>
+                <w:t xml:space="preserve">Hugo Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
+              <w:t xml:space="preserve">RDA 19th Plenary meeting, part of International Data Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6652404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+                <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606277v1</w:t>
+                <w:t xml:space="preserve">lirmm-02351000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+                <w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Dzale Yeumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
+              <w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801654v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Mohellibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wheat Crop Ontology: A Species Specific Trait Ontology. Use Case: The URGI Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Steinbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10287,431 +10433,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat Data Integration and FAIRification: IWGSC, GrainGenes, Ensembl and Other Data Repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taner Z Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wheat Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.13-25, In press, Compendium of Plant Genomes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-38294-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining plant genomic and genetic data using the GnpIS information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aalt D.J van Dijk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genomics Databases. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6658-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6658-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Black Jack : advances towards sequencing the 21 chromosomes of the bread wheat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics of Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 704 p., 2014, 978-94-007-7571-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7572-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10721,154 +10867,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology mapping for wheat trait information management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10878,147 +11024,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGENT Guidelines for dataflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kersey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11028,353 +11174,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URGI data management plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Query interface from BrAPI web service source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017, https://rd-alliance.org/sites/default/files/attachment/Creation%20of%20a%20Query%20interface%20for%20phenotyping%20data%20Final%20Report.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse du chantier DOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11384,170 +11530,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIDARE - FAIR Data-finder for Agronomic REsearch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Lakmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2⟩</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11615,51 +11761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD13B45"/>
+    <w:nsid w:val="3F71C282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11846,51 +11992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9356-4072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Holu&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Balc&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Frenkel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2017.03.0021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. Mayer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0429-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528849v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536643v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316553v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Z Sen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:23a1de0c4fc2ce7945d06be2edd0086e1f6b0ab8;origin=https://forgemia.inra.fr/urgi-is/data-discovery.git;visit=swh:1:snp:f2b8aaeb16cb22ac2eddbb669cd72ff956e33efd;anchor=swh:1:rev:ccc4e3ae99fb7f063e356919498e8732efc4bfd2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-alaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9356-4072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HWFnYV8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549503v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Floch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Bas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06908-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Selby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Abbeloos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Agosto-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaf048" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.154860.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babar Hussain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bala A Akp&#305;nar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Algharib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepmala Sehgal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.851079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Holu&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Balc&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Frenkel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2017.03.0021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Cvikova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus F. X. Mayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0429-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valention Guignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garsmeur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie C M Vialette-Guiraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Finet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr088" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-007-0068-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T19V1W4Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1161847" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dyer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boizet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514771v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537219v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283598v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tom&#224;s Matus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pezzotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536615v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536596v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787766v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742303v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932327v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanita Haurheeram" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913949v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758083v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Catherine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6652404" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Z Sen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-38294-9_2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Wright" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-007-7572-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7572-5_17" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420465v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822902v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Brouwer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kersey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646807v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505409v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638310v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Lakmouri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ca4bd52003a84b321f5a9cfad8a30e44a37fce70;origin=https://forge.inrae.fr/urgi/is/faidare.git;visit=swh:1:snp:4cffb97b7a1700b612e996f944c4fac4f2ad701b;anchor=swh:1:rev:9b1edf3eb3e797c19d0025f7688a79d7b6fe4aad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>