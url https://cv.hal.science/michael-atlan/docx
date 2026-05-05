--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1580,307 +1580,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mobility of the shoulder and quality of life after perforator flaps for recalcitrant axillary hidradenitis</w:t>
+                <w:t xml:space="preserve">Breast-Associated Adipocytes Secretome Induce Fatty Acid Uptake and Invasiveness in Breast Cancer Cells via CD36 Independently of Body Mass Index, Menopausal Status and Mammary Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nail-Barthelemy</w:t>
+                <w:t xml:space="preserve">Maurice Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Stroumza</w:t>
+                <w:t xml:space="preserve">Mehdi Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Qassemyar</w:t>
+                <w:t xml:space="preserve">Nathalie Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delage</w:t>
+                <w:t xml:space="preserve">Soraya Fellahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nassif</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (1), pp.68-77. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2018.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11122012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02547187v1</w:t>
+                <w:t xml:space="preserve">hal-03031678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast-Associated Adipocytes Secretome Induce Fatty Acid Uptake and Invasiveness in Breast Cancer Cells via CD36 Independently of Body Mass Index, Menopausal Status and Mammary Density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the mobility of the shoulder and quality of life after perforator flaps for recalcitrant axillary hidradenitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nail-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Zaoui</w:t>
+                <w:t xml:space="preserve">N. Stroumza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Morel</w:t>
+                <w:t xml:space="preserve">Q. Qassemyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrand</w:t>
+                <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Fellahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+                <w:t xml:space="preserve">Aude Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2018.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11122012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02547187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement radical de la maladie de Verneuil : comparaison de l’utilisation du derme artificiel et des lambeaux perforants pédiculés</w:t>
               </w:r>
@@ -2877,278 +2877,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic imaging of surface acoustic waves</w:t>
+                <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Royer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lamboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (15), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934175v2</w:t>
+                <w:t xml:space="preserve">hal-00934264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
+                <w:t xml:space="preserve">Holographic imaging of surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (15), pp.4. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.083504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934264v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic laser Doppler imaging of microvascular blood flow</w:t>
               </w:r>
@@ -3253,191 +3253,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time Fourier transform laser Doppler holography</w:t>
+                <w:t xml:space="preserve">Absolute measurement of small-amplitude vibrations by time-averaged heterodyne holography with a dual local oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Samson</w:t>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.4</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756281v2</w:t>
+                <w:t xml:space="preserve">hal-00756069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute measurement of small-amplitude vibrations by time-averaged heterodyne holography with a dual local oscillator</w:t>
+                <w:t xml:space="preserve">Short-time Fourier transform laser Doppler holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+                <w:t xml:space="preserve">Benjamin Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp.739</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756069v1</w:t>
+                <w:t xml:space="preserve">hal-00756281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging velocities of a vibrating object by stroboscopic sideband holography</w:t>
               </w:r>
@@ -3534,511 +3534,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis digital hologram reconstruction: some practical considerations</w:t>
+                <w:t xml:space="preserve">Video-rate laser Doppler vibrometry by heterodyne holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+                <w:t xml:space="preserve">Benjamin Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (34), pp.H136. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.50.00H136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642060v1</w:t>
+                <w:t xml:space="preserve">hal-00578035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-rate laser Doppler vibrometry by heterodyne holography</w:t>
+                <w:t xml:space="preserve">Off-axis digital hologram reconstruction: some practical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (8), pp.1449. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (34), pp.H136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.00H136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578035v1</w:t>
+                <w:t xml:space="preserve">hal-00642060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Infliximab for Hidradenitis Suppurativa: Assessment of Clinical and Biological Inflammatory Markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original treatment of constitutional painful callosities by surgical excision, collagen/elastin matrix (MatriDerm (R)) and split thickness skin graft secured by negative wound therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Delage</w:t>
+                <w:t xml:space="preserve">M. Naouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Atlan</w:t>
+                <w:t xml:space="preserve">G. Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Machet</w:t>
+                <w:t xml:space="preserve">E. Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Zakine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.169 - 171. </w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (2), pp.163 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/00015555-1025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2009.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645172v1</w:t>
+                <w:t xml:space="preserve">hal-02642648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original treatment of constitutional painful callosities by surgical excision, collagen/elastin matrix (MatriDerm (R)) and split thickness skin graft secured by negative wound therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of Infliximab for Hidradenitis Suppurativa: Assessment of Clinical and Biological Inflammatory Markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zakine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2009.11.013⟩</w:t>
+              <w:t xml:space="preserve">Acta Dermato-Venereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.169 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/00015555-1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02642648v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-axis compressed holographic microscopy in low-light conditions</w:t>
               </w:r>
@@ -4269,269 +4269,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal heterodyne holography of gold nanoparticles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Warnasooriya</w:t>
+                <w:t xml:space="preserve">Holographic laser Doppler ophthalmoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Simonutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opt Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (12), pp.1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477176v1</w:t>
+                <w:t xml:space="preserve">hal-00489200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography at Shot Noise Level</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadwa Joud</w:t>
+                <w:t xml:space="preserve">Photothermal heterodyne holography of gold nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Warnasooriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Display Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Opt Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.780-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705324v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging gold nanoparticles in living cell environments using heterodyne digital holographic microscopy.</w:t>
               </w:r>
@@ -4556,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coppey-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4636,161 +4653,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic laser Doppler ophthalmoscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+                <w:t xml:space="preserve">Digital Holography at Shot Noise Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (12), pp.1941. </w:t>
+              <w:t xml:space="preserve">Journal of Display Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.455-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.35.001941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JDT.2010.2044366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489200v1</w:t>
+                <w:t xml:space="preserve">hal-00705324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed Sensing with off-axis frequency-shifting holography</w:t>
               </w:r>
@@ -5265,90 +5265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full field imaging of isolated metallic nano objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5389,277 +5389,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed wave-mixing laser Doppler imaging, in vivo.</w:t>
+                <w:t xml:space="preserve">Heterodyne holographic microscopy of gold particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Vitalis</w:t>
+                <w:t xml:space="preserve">Emilie Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Rancillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Rossier</w:t>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (8 / April 15)</w:t>
+              <w:t xml:space="preserve">, 2008, 33 (5), pp.500-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261650v2</w:t>
+                <w:t xml:space="preserve">hal-00194121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne holographic microscopy of gold particles</w:t>
+                <w:t xml:space="preserve">High-speed wave-mixing laser Doppler imaging, in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Absil</w:t>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tessier</w:t>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (5), pp.500-502</w:t>
+              <w:t xml:space="preserve">, 2008, 33 (8 / April 15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194121v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and aliases in off-axis and phase-shifting holography</w:t>
               </w:r>
@@ -5671,51 +5671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Absil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Absil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (11), pp.1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6437,64 +6437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (18), pp.2762-2764</w:t>
@@ -6523,51 +6523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterodyne detection of multiply scattered monochromatic light with a multipixel detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7845,51 +7845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal and Noise scaling factors in digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,51 +8001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, United States. pp.DTh3A.5, </w:t>
@@ -8586,51 +8586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic vibrometry: Full field holographic vibrometry at ultimate limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9264,51 +9264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9611,51 +9611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05247255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ngono Ayissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gorwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02815-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sen&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Loukili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castro Farias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Bratasz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sverdlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gatinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.528568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaillant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stivala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2019.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02863803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ejlalmanesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mantecon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nail-Barthelemy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroumza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qassemyar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.01.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLN1F2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11122012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibrila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaput" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluieraru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.06.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.004942" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hunsinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25703-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boccara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16721" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.004113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellizzari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003503.v006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002541" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bencteux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pagnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kostas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.6.066006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756281v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verpillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022860" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00H136" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001449" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esteve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zakine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2009.11.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK65BC5C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio M. Marim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653990v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warnasooriya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Y. Suck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3DRes.01(2011)2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477176v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Absil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705324v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2044366" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001941" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Marim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Coppey-Moisan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000787" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321050v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.002774" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlan Michael" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194121v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Absil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264044v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2778357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.002701" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.033901" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001357" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04781846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Auray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dubosc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Top&#233;za" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.17180" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verpillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Taillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW2A.16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DTh3A.5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2010.5582524" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777474v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.641676" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7380-1_13" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Brad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934148v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dill&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancilliere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782727v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00145711v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05247255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ngono Ayissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gorwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02815-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sen&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Loukili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castro Farias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Bratasz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sverdlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gatinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.528568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaillant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stivala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2019.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02863803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ejlalmanesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mantecon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11122012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nail-Barthelemy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroumza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qassemyar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLN1F2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibrila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaput" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluieraru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.06.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.004942" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hunsinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25703-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boccara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16721" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.004113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellizzari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003503.v006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002541" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bencteux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pagnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kostas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.6.066006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756281v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verpillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022860" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001449" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00H136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esteve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zakine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2009.11.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK65BC5C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio M. Marim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653990v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warnasooriya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Y. Suck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3DRes.01(2011)2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001941" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Absil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2044366" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Marim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Coppey-Moisan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000787" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321050v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.002774" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlan Michael" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194121v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Absil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264044v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2778357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.002701" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.033901" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001357" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04781846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Auray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dubosc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Top&#233;za" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.17180" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verpillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Taillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW2A.16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DTh3A.5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2010.5582524" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777474v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.641676" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7380-1_13" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Brad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934148v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dill&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancilliere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782727v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00145711v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>