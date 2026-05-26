--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -127,1614 +127,1614 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-C chemokine ligand 5 from women subcutaneous adipose tissue has a central role in vascular aging</w:t>
+                <w:t xml:space="preserve">A skin colonizer disrupts inflammatory and humoral immune defenses in hidradenitis suppurativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Le Pelletier</w:t>
+                <w:t xml:space="preserve">Viviane A Agbogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Ngono Ayissi</w:t>
+                <w:t xml:space="preserve">Florence Bugault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Gorwood</w:t>
+                <w:t xml:space="preserve">Laure Guenin-Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Capel</w:t>
+                <w:t xml:space="preserve">Inta Gribonika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morichon</w:t>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.295. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (5), pp.1744 - 1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12933-025-02815-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-026-00407-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247255v1</w:t>
+                <w:t xml:space="preserve">pasteur-05630538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing neurovascular coupling at a high spatial and temporal resolution in the living human retina</w:t>
+                <w:t xml:space="preserve">C-C chemokine ligand 5 from women subcutaneous adipose tissue has a central role in vascular aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Senée</w:t>
+                <w:t xml:space="preserve">Laura Le Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Krafft</w:t>
+                <w:t xml:space="preserve">Kenza Ngono Ayissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Loukili</w:t>
+                <w:t xml:space="preserve">Jennifer Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Castro Farias</w:t>
+                <w:t xml:space="preserve">Emilie Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thouvenin</w:t>
+                <w:t xml:space="preserve">Romain Morichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Diabetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12933-025-02815-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150570v1</w:t>
+                <w:t xml:space="preserve">hal-05247255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration compensation in Doppler holography of the human eye fundus by subaperture signal correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing neurovascular coupling at a high spatial and temporal resolution in the living human retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martinache</w:t>
+                <w:t xml:space="preserve">Pierre Senée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Sverdlin</w:t>
+                <w:t xml:space="preserve">Léa Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gatinel</w:t>
+                <w:t xml:space="preserve">Inès Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Atlan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Castro Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (26), pp.eadx2941</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786839v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of natural flexural pulse waves in retinal and carotid arteries for wall elasticity estimation</w:t>
+                <w:t xml:space="preserve">Aberration compensation in Doppler holography of the human eye fundus by subaperture signal correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
+                <w:t xml:space="preserve">Zofia Bratasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Puyo</w:t>
+                <w:t xml:space="preserve">Olivier Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidero Nishino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Julia Sverdlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gatinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1783⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (10), pp.5660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.528568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415449v1</w:t>
+                <w:t xml:space="preserve">hal-04786839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of natural flexural pulse waves in retinal and carotid arteries for wall elasticity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidero Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (25), pp.eadf1783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adf1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04816047v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes and Reliability of Perforator Flaps in the Reconstruction of Hidradenitis Suppurativa Defects: A Systemic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Observation of natural flexural pulse waves in retinal and carotid arteries for wall elasticity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vaillant</w:t>
+                <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Berkane</w:t>
+                <w:t xml:space="preserve">Léo Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lupon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hidero Nishino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rousseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (19), pp.5813. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (25), pp.eadf1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11195813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830659v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04816047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower rates of lipofilling sessions in latissimus dorsi flap breast reconstruction with initial higher volume transfer by preservation of subfascial fat: A 3D camera-assisted volumetric case series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes and Reliability of Perforator Flaps in the Reconstruction of Hidradenitis Suppurativa Defects: A Systemic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
+                <w:t xml:space="preserve">Camille Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Ouar</w:t>
+                <w:t xml:space="preserve">Yanis Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Revol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elise Lupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bjps.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (19), pp.5813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11195813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190958v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrase Inhibitors Dolutegravir and Raltegravir Exert Proadipogenic and Profibrotic Effects and Induce Insulin Resistance in Human/Simian Adipose Tissue and Human Adipocytes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Texturization of Breast Implants Impacts Extracellular Matrix and Inflammatory Gene Expression in Asymptomatic Capsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pourcher</w:t>
+                <w:t xml:space="preserve">Isabelle I. Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pourcher</w:t>
+                <w:t xml:space="preserve">Charles Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Charlotte</w:t>
+                <w:t xml:space="preserve">Nathalie Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ponche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa259⟩</w:t>
+              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (3), pp.542e-551e. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000006606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978053v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Texturization of Breast Implants Impacts Extracellular Matrix and Inflammatory Gene Expression in Asymptomatic Capsules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bricout</w:t>
+                <w:t xml:space="preserve">L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+                <w:t xml:space="preserve">J. Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ponche</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramkhelawon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rossant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastic and Reconstructive Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PRS.0000000000006606⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5th Congress of the Société de Biomécanique, 23 (sup1), pp.S151 - S152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536840v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIV Infection and the HIV Proteins Tat and Nef Induce Senescence in Adipose Tissue and Human Adipose Stem Cells, Resulting in Adipocyte Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Ejlalmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mantecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9040854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal micro-vascular network: data and model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+                <w:t xml:space="preserve">The Integrase Inhibitors Dolutegravir and Raltegravir Exert Proadipogenic and Profibrotic Effects and Induce Insulin Resistance in Human/Simian Adipose Tissue and Human Adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramkhelawon</w:t>
+                <w:t xml:space="preserve">Valérie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rossant</w:t>
+                <w:t xml:space="preserve">Guillaume Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812854⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (10), pp.e549-e560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229852v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast-Associated Adipocytes Secretome Induce Fatty Acid Uptake and Invasiveness in Breast Cancer Cells via CD36 Independently of Body Mass Index, Menopausal Status and Mammary Density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower rates of lipofilling sessions in latissimus dorsi flap breast reconstruction with initial higher volume transfer by preservation of subfascial fat: A 3D camera-assisted volumetric case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Morel</w:t>
+                <w:t xml:space="preserve">Alessio Stivala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ferrand</w:t>
+                <w:t xml:space="preserve">Baptiste Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Fellahi</w:t>
+                <w:t xml:space="preserve">Neil Ouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bastard</w:t>
+                <w:t xml:space="preserve">Marc Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (12), pp.2012. </w:t>
+              <w:t xml:space="preserve">Journal of Plastic, Reconstructive and Aesthetic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (4), pp.681-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11122012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bjps.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031678v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the mobility of the shoulder and quality of life after perforator flaps for recalcitrant axillary hidradenitis</w:t>
               </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fluieraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform analysis of human retinal and choroidal blood flow with laser Doppler holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (10), pp.4942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,425 +2124,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, characterization and in-vivo performance of synthetic 2 mm-diameter vessel grafts made of PVA-gelatin blends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In vivo laser Doppler holography of the human retina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25703-2⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (9), pp.4113-4129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.9.004113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804566v1</w:t>
+                <w:t xml:space="preserve">hal-01875560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-32 promotes detachment and activation of human Langerhans cells in a human skin explant model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gonnet</w:t>
+                <w:t xml:space="preserve">H. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Perrin</w:t>
+                <w:t xml:space="preserve">A.J. Hutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Hutton</w:t>
+                <w:t xml:space="preserve">D. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bonduelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 179 (1), pp.145-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.16721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo laser Doppler holography of the human retina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, characterization and in-vivo performance of synthetic 2 mm-diameter vessel grafts made of PVA-gelatin blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Simon-Yarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Puyo</w:t>
+                <w:t xml:space="preserve">J.M. Ino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paques</w:t>
+                <w:t xml:space="preserve">V. Hunsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fink</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (9), pp.4113-4129. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.9.004113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875560v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed optical holography of retinal blood flow</w:t>
               </w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (15), pp.3503 - 3503. </w:t>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular-value demodulation of phase-shifted holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.2541 - 2541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (6), pp.066006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2877,567 +2877,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
+                <w:t xml:space="preserve">Holographic laser Doppler imaging of microvascular blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bruno</w:t>
+                <w:t xml:space="preserve">Caroline Magnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+                <w:t xml:space="preserve">Amandine Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Prada</w:t>
+                <w:t xml:space="preserve">Tanguy Boucneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lamboul</w:t>
+                <w:t xml:space="preserve">Manuel Simonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passilly</w:t>
+                <w:t xml:space="preserve">Isabelle Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (12), pp.2723-2735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934264v1</w:t>
+                <w:t xml:space="preserve">hal-01086781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic imaging of surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.083504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4866390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic laser Doppler imaging of microvascular blood flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Magnain</w:t>
+                <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Castel</w:t>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Boucneau</w:t>
+                <w:t xml:space="preserve">Benjamin Lamboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Simonutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ferezou</w:t>
+                <w:t xml:space="preserve">Bruno Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (15), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086781v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute measurement of small-amplitude vibrations by time-averaged heterodyne holography with a dual local oscillator</w:t>
+                <w:t xml:space="preserve">Short-time Fourier transform laser Doppler holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Benjamin Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp.739</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756069v1</w:t>
+                <w:t xml:space="preserve">hal-00756281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-time Fourier transform laser Doppler holography</w:t>
+                <w:t xml:space="preserve">Absolute measurement of small-amplitude vibrations by time-averaged heterodyne holography with a dual local oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Samson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, pp.4</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756281v2</w:t>
+                <w:t xml:space="preserve">hal-00756069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging velocities of a vibrating object by stroboscopic sideband holography</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verpillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3534,265 +3534,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-rate laser Doppler vibrometry by heterodyne holography</w:t>
+                <w:t xml:space="preserve">Off-axis digital hologram reconstruction: some practical considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Samson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (8), pp.1449. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (34), pp.H136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.50.00H136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578035v1</w:t>
+                <w:t xml:space="preserve">hal-00642060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-axis digital hologram reconstruction: some practical considerations</w:t>
+                <w:t xml:space="preserve">Video-rate laser Doppler vibrometry by heterodyne holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Benjamin Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (34), pp.H136. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.50.00H136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642060v1</w:t>
+                <w:t xml:space="preserve">hal-00578035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original treatment of constitutional painful callosities by surgical excision, collagen/elastin matrix (MatriDerm (R)) and split thickness skin graft secured by negative wound therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Naouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (1), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4269,1453 +4269,1453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic laser Doppler ophthalmoscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+                <w:t xml:space="preserve">Parallel heterodyne detection of dynamic light scattering spectra from gold nanoparticles diffusing in viscous fluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Coppey-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (12), pp.1941. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.35.001941⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (5), pp.787-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.000787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489200v1</w:t>
+                <w:t xml:space="preserve">hal-00463656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal heterodyne holography of gold nanoparticles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Imaging gold nanoparticles in living cell environments using heterodyne digital holographic microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Warnasooriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Warnasooriya</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppey-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opt Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (2), pp.780-6</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.3264-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477176v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging gold nanoparticles in living cell environments using heterodyne digital holographic microscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Holography at Shot Noise Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opt Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Display Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JDT.2010.2044366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477175v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography at Shot Noise Level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Photothermal heterodyne holography of gold nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Warnasooriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Display Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opt Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.780-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JDT.2010.2044366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00705324v1</w:t>
+                <w:t xml:space="preserve">hal-00477176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Sensing with off-axis frequency-shifting holography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holographic laser Doppler ophthalmoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Simonutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (6), pp.871-873. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 35 (12), pp.1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.35.000871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00469785v1</w:t>
+                <w:t xml:space="preserve">hal-00489200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel heterodyne detection of dynamic light scattering spectra from gold nanoparticles diffusing in viscous fluids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compressed Sensing with off-axis frequency-shifting holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Marim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maite Coppey-Moisan</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (5), pp.787-789. </w:t>
+              <w:t xml:space="preserve">, 2010, 35 (6), pp.871-873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.35.000787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.000871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463656v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of a vibrating object by Sideband Digital Holography</w:t>
+                <w:t xml:space="preserve">Fringe free holographic measurements of large amplitude vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlan Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (23), pp.3698</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321050v3</w:t>
+                <w:t xml:space="preserve">hal-00468198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fringe free holographic measurements of large amplitude vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Laloë</w:t>
+                <w:t xml:space="preserve">Full field imaging of isolated metallic nano objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlan Michael</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468198v1</w:t>
+                <w:t xml:space="preserve">hal-00487525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field imaging of isolated metallic nano objects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Imaging of a vibrating object by Sideband Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (4), pp.2774-2779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.002774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487525v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321050v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne holographic microscopy of gold particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High-speed wave-mixing laser Doppler imaging, in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Absil</w:t>
+                <w:t xml:space="preserve">Tania Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Tessier</w:t>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (5), pp.500-502</w:t>
+              <w:t xml:space="preserve">, 2008, 33 (8 / April 15)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194121v2</w:t>
+                <w:t xml:space="preserve">hal-00261650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed wave-mixing laser Doppler imaging, in vivo.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Heterodyne holographic microscopy of gold particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tania Vitalis</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desbiolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+                <w:t xml:space="preserve">Emilie Absil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rossier</w:t>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (8 / April 15)</w:t>
+              <w:t xml:space="preserve">, 2008, 33 (5), pp.500-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261650v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise and aliases in off-axis and phase-shifting holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Absil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (11), pp.1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,77 +5740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate phase-shifting digital interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Absil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (11), pp.1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-field Fourier transform spectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5926,51 +5926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal heterodyne detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6030,51 +6030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital holography with ultimate sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (8), pp.909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,779 +6093,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler imaging, revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Frequency-domain, wide-field laser Doppler in vivo imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit C. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (18), pp.2762-2764</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261654v1</w:t>
+                <w:t xml:space="preserve">hal-00258697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Doppler Imaging of Microflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Doppler imaging, revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Leng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2006.06025⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77, 116103 (116103), pp.116103-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2370499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921562v1</w:t>
+                <w:t xml:space="preserve">hal-00261654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Photon's Brownian Doppler Shift on the Weak-Localization Coherent-Backscattering Cone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laser Doppler Imaging of Microflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.033901⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.06025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2006.06025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272348v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-domain, wide-field laser Doppler in vivo imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of the Photon's Brownian Doppler Shift on the Weak-Localization Coherent-Backscattering Cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (3), pp.033901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.033901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258697v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne detection of multiply scattered monochromatic light with a multipixel detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gross</w:t>
+                <w:t xml:space="preserve">Theoretical description of the photorefractive detection of the ultrasound modulated photons in scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goy</w:t>
+                <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. C. Forget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">B.C. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ramaz</w:t>
+                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (18), pp.7097-7112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777798v1</w:t>
+                <w:t xml:space="preserve">hal-00671127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical description of the photorefractive detection of the ultrasound modulated photons in scattering media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
+                <w:t xml:space="preserve">Heterodyne detection of multiply scattered monochromatic light with a multipixel detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ramaz</w:t>
+                <w:t xml:space="preserve">B. C. Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Forget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
+                <w:t xml:space="preserve">F. Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.1357-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.30.001357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671127v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive detection of tagged photons in ultrasound modulated optical tomography of thick biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6899,130 +6899,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoretinography with Time-Domain Full-Field OCT: Achieving Cellular Resolution and Wide Field-of-View Functional Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Grieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7064,103 +7064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Optics Rolling Slit Ophthalmoscope: High Resolution Camera-based Multimodal Retinal Imaging, Blood Flow Visualization and Neurovascular Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Brad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Biophotonics Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Coronado, United States</w:t>
@@ -7183,1261 +7183,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal arterial blood flow measured by real-time Doppler holography at 33,000 frames per second</w:t>
+                <w:t xml:space="preserve">Improving segmentation of retinal arteries and veins using cardiac signal in doppler holograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marius Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Topéza</w:t>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMEICON 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2409.17180⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Apr 2026, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2511.14654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781846v1</w:t>
+                <w:t xml:space="preserve">hal-05607705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal high-resolution retinal imaging using a camera-based DMD-integrated adaptive optics flood-illumination ophthalmoscope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Atlan</w:t>
+                <w:t xml:space="preserve">Retinal arterial blood flow measured by real-time Doppler holography at 33,000 frames per second</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Topéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRIOA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMEICON 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Pattaya, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2409.17180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764789v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+                <w:t xml:space="preserve">Multimodal high-resolution retinal imaging using a camera-based DMD-integrated adaptive optics flood-illumination ophthalmoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Krafft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Elena Gofas-Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">JRIOA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294489v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsatile microvascular blood flow imaging by short-time Fourier transform analysis of ultrafast laser holographic interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Puyo</w:t>
+                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norin Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ferezou</w:t>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rancillac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Paques</w:t>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Biomedical Engineering International Conference(BMEiCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386362v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUVEMENTS DE VIBRATIONS ETUDIES PAR HOLOGRAPHIE HETERODYNE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Joud</w:t>
+                <w:t xml:space="preserve">Pulsatile microvascular blood flow imaging by short-time Fourier transform analysis of ultrafast laser holographic interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Verpillat</w:t>
+                <w:t xml:space="preserve">I. Ferezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Taillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Verrier</w:t>
+                <w:t xml:space="preserve">A. Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Biomedical Engineering International Conference(BMEiCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Nov 2015, Pattaya, Thailand. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMEiCON.2015.7399525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112589v1</w:t>
+                <w:t xml:space="preserve">hal-01386362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal and Noise scaling factors in digital holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">MOUVEMENTS DE VIBRATIONS ETUDIES PAR HOLOGRAPHIE HETERODYNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840624v1</w:t>
+                <w:t xml:space="preserve">hal-01112589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration motions studied by Heterodyne Holography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Signal and Noise scaling factors in digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, United States. pp.DTh3A.5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, United States. pp.DW2A.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2013.DW2A.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/DH.2013.DTh3A.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00840516v1</w:t>
+                <w:t xml:space="preserve">hal-00840624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring shot noise and Laser Doppler imagery with heterodyne holography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
+                <w:t xml:space="preserve">Vibration motions studied by Heterodyne Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verpillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Taillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Optics (WIO), 2010 9th Euro-American Workshop on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kohala Coast, Hawaii, United States. pp.DTh3A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2013.DTh3A.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIO.2010.5582524⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00705342v1</w:t>
+                <w:t xml:space="preserve">hal-00840516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Holography at Ultimate Shot Noise Level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring shot noise and Laser Doppler imagery with heterodyne holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verpillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Optics (WIO), 2010 9th Euro-American Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIO.2010.5582524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777474v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Holography at Ultimate Shot Noise Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Miami, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acousto-optic imaging in liquids: a step towards in-vivo measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh Conference on Biomedical Thermoacoustics, Optoacoustics, and Acousto-optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, United States. pp.608613, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.641676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8447,409 +8581,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Holographic vibrometry: Full field holographic vibrometry at ultimate limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Picart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New techniques in Digital Holography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 7, 2015, Instrumentation and measurement series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119091745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663045v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic vibrometry: Full field holographic vibrometry at ultimate limits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New techniques in Digital Holography</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119091745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144722v1</w:t>
+                <w:t xml:space="preserve">hal-01663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot Noise in Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verpillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Taillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Fournel and Bahram Javidi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Optics and Photonics: Algorithms, Systems, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.163, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-7380-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8859,130 +8993,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-implemented method and apparatus for characterizing a flexible tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Laloy-Borgna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US12462371B2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8992,362 +9126,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Optics Rolling Slit Ophthalmoscope: Combining cellular-resolution, high-speed and large field-of-view in a multimodal retinal imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alexandra Brad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-rate computational heterodyne holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancilliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-sensitive narrowband heterodyne holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782727v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9357,114 +9491,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie optique cohérente de milieux diffusants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00145711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9611,51 +9745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05247255v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ngono Ayissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gorwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02815-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sen&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Krafft" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Loukili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castro Farias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786839v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Bratasz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sverdlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gatinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.528568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaillant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stivala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2019.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02863803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ejlalmanesh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mantecon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040854" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Morel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11122012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nail-Barthelemy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroumza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qassemyar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLN1F2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibrila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaput" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluieraru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.06.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.004942" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hunsinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25703-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hutton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boccara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16721" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.004113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellizzari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003503.v006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002541" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bencteux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pagnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kostas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.6.066006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756281v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verpillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022860" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001449" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00H136" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esteve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zakine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2009.11.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK65BC5C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio M. Marim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653990v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warnasooriya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Y. Suck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3DRes.01(2011)2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001941" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477176v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Absil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477175v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2044366" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469785v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Marim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000871" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Coppey-Moisan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000787" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321050v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.002774" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlan Michael" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487525v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194121v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Absil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264044v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2778357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.002701" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370499" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.033901" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001357" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04781846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fischer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Auray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dubosc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Top&#233;za" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.17180" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764789v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112589v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verpillat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Taillard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840624v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW2A.16" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DTh3A.5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2010.5582524" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777474v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.641676" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7380-1_13" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421217v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Brad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934148v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dill&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancilliere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782727v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00145711v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05630538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane A Agbogan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bugault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inta Gribonika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-026-00407-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05247255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Ngono Ayissi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gorwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02815-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sen&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Krafft" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Loukili" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castro Farias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Bratasz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martinache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sverdlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gatinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.528568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Laloy-Borgna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Puyo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidero Nishino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04816047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaillant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Berkane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11195813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536840v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Brigaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garabedian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PRS.0000000000006606" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Julien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ventre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramkhelawon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812854" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02863803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ejlalmanesh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mantecon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040854" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pourcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pourcher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlotte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stivala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ouar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjps.2019.11.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02547187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nail-Barthelemy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroumza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qassemyar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLN1F2G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02587925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibrila" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaput" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fluieraru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2018.06.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paques" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.004942" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01875560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puyo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.004113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hutton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boccara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonduelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16721" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01804566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Simon-Yarza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hunsinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25703-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellizzari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonutti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003503.v006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386365v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002541" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bencteux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pagnoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kostas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.6.066006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Magnain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Castel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Boucneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Simonutti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756281v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Samson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756069v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verpillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Joud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.022860" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00H136" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001449" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Naouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lorette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Esteve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zakine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2009.11.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK65BC5C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Delage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-1025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio M. Marim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653990v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warnasooriya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Y. Suck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3DRes.01(2011)2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desbiolles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Coppey-Moisan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000787" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppey-Moisan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705324v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JDT.2010.2044366" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Absil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489200v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001941" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Marim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.000871" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lalo&#235;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlan Michael" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321050v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.002774" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261650v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vitalis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Rancillac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194121v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Absil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264044v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2778357" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.24.002701" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit C. Forget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261654v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370499" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2006.06025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.033901" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Forget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramaz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.30.001357" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Grieve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607705v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dubosc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fischer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Auray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2511.14654" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04781846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Top&#233;za" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2409.17180" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gofas-Salas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ferezou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rancillac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEiCON.2015.7399525" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112589v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verpillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Taillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DW2A.16" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840516v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Taillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2013.DTh3A.5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIO.2010.5582524" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.641676" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119091745" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705316v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7380-1_13" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415486v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alexandra Brad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934148v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dill&#233;e" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancilliere" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782727v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00145711v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>