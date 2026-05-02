--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -318,5864 +318,5946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’affirmation d’un phénomène social. Réalités et causes du déploiement du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valse de l’héritage. Les JOP de Paris 2024 au défi du changement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand débat du sport à l’école : bouger ou apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, hors-série n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs et dépendances. Idéaux, sport et olympisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 343 (2), pp.56-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/huma.343.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Théato, un marathon épique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1344, pp.15-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport for All in Brazil in the 1970s: The Institutionalisation of a Government Policy for Mass Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Tramutolo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Moraes E Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (13), pp.1180-1195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2023.2298674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09523367.2023.2298674⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04971474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire historique des associations sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus vite, plus haut, plus fort – ensemble&amp;quot;, Vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport. Un système de valeurs au service d’une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 1 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.2401.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of climbing’s inclusion in the Olympic Games: a controversial innovation process in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.799-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2022.2069011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation physique en images : une exploration du fonds photographique de l’Alliance israélite universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 56 (1), pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.561.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénurie des espaces dédiés à l’éducation physique dans les années 1920 en France : un levier des différences d’accès pour les filles et les garçons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 22 (2), pp.13-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.022.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire biographique d’un promoteur de l’alpinisme performatif. L’engagement de Lionel Terray dans l’avènement d’un nouveau modèle en France (1921–1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (2), pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2022-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of leisure-time walking on coastal areas: Innovations, transformations, and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Education in France: A Legacy Issue or the Promotion of a Model in Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci11020062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924–1939): The Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2022.2133106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How hiking reinvented rural areas. Social transformation and leisure activities in Brittany during the 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956793322000152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-for-development: from UNESCO’s universal language to application. Case study of French NGOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.1622-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2020.1866550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport in the French Television Magazine Programme Cinq Colonnes à la Une (1959–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.539-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01439685.2021.1976925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du masculin par la mise en scène télévisée du sport dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.84-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.036.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités physiques et sportives dans les institutions juives françaises durant l’Entre-deux-guerres (1918–1939) : un éclectisme de pratiques et d’objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discuter l’héritage social et culturel des grands événements sportifs. Une revue de littérature internationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Viersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 134 (4), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessing sport through education. Policy frameworks for girls’ practice of sport in France from 1945 to today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1832135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nouveauté et complexité : enseigner l’EPS dans une perspective interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro Spécial 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du cadre juridique de la randonnée pédestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact culturel, social et territorial de l'implantation du vélo tout terrain en montagne : le cas de l'Oisans (années 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2020.1788782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence and Transformations of the World Cup for the Homeless: From the Excitement of Soccer to Managerial Decisions between 2003 and 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Segura M. Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (11), pp.1111-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2019.1593148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer un territoire ? Processus d'implantation et de développement du snowboard en Oisans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.5800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02267001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’héritage des Jeux olympiques et paralympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°114 (2), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.114.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport ouvrier soviétique dans Le Sport en URSS (1963-1989) : du mythe à la mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Worker's sport organizations : territories and metamorphoses in the 20th and 21st centuries, 10, pp.137-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport. L’institut d’Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, P. U. R. : Rennes (62), pp.154-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EPS au prisme des disciplines : polysémie et pluralité de l’interdisciplinarité (1981-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 46 (2), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.046.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sporting memory and its heritagisation : the example of Roland-Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957155818773940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EPS au prisme des disciplines : polysémie et pluralité de l’interdisciplinarité (1981 – 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France redessinée ? : Espaces et territoires de loisirs dans la seconde moitié des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), pp.651-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-3946504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et Loisirs dans les Alpes. Pistes pour une histoire imbriquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et loisirs dans les Alpes. Pistes pour une histoire imbriquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps et disciplinarisation: le processus d’intégration des sports dans l’éducation scolaire française (1918–années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1-2), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2017.1371774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people’s disillusionment with French education before 1968: sport, the school curriculum and social change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.54-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03071022.2015.1108716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valores, y utilidades: un caso de conciencia para el deporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XVII (65), pp.43-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O esporte é saúde : do slogan para as ações desde o século XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIDPHE_R Revista Iberoamericana do Patrimônio Histórico-Educativo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2/3, pp.38-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor physical education in French schools during the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Adventure Education and Outdoor Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.148 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14729679.2016.1242082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation in alpine sports and leisure activities: Issues, processes and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.305-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2015.1083757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The experience of defeat: Applying Goffman to examine a football tournament for socially excluded homeless individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Segura M Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.615-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1012690215611084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2006 Asian Games : self-affirmation and soft power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.470-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02614367.2015.1035311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, une école du don ? Transmettre une vision agonistique du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 46 (45), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.046.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarités et concurrences des offres de formation en éducation physique, sport et éducation populaire en France (1950 - 1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.77-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education physique, sport et éducation populaire en France (1959 - 1986) : entre complémentarités et concurrences des offres de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 3, pp.77-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en questions, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2014, 138, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse scolarisée et implications sportives : dissonances et paradoxes à travers l'enquête Missoffe de 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école des parents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Entre État et professions : rôles et modalités de « l’expertise » en éducation, 37, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.037.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de montagne : Un développement socio-économique lié à l’innovation, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légitimités disciplinaires au cours des années 1960 : une approche transversale des sciences naturelles, des sciences physiques et de l’Education Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.169-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légitimités disciplinaires au cours des années 1960 : une approche transversale des sciences naturelles, des sciences physiques et de l’Education Physique et Sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mission of Scholastic Sport in the Expansion of Sport Practice in France: The Issues Involving Development and Collateral Effects (1938–1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdlj.2401.0031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.976-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.784276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Y. Rech</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans l’enseignement de l’éducation physique et sportive française durant les années 1960 de l’égalité d’accès aux inégalités de réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.101-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regional Press as an Instrument for Sports Acculturation: A Case Study of Les Alpes Sportives in the Inter-war Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Juives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/aj1.561.0114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (8), pp.1159-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2012.690227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse jeunesse face au sport. Le développement en France d'une culture entre tradition et modernité dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsss.022.0013⟩</w:t>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2011.635786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champion sportif : une figure totémique de la France des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54 (2), pp.161-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2022-0017⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 42, pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.42.2.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...3764 lines deleted...]
-                <w:t xml:space="preserve">Les légitimités disciplinaires au cours des années 1960 : une approche transversale des sciences naturelles, des sciences physiques et de l’Education Physique et Sportive</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forming Modern Citizens in the 1960s: Comparative Analysis of Teaching in Natural Sciences, Physical Sciences and Physical Education throughout France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...604 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guedj-Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogy, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (2), pp.259-271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14681366.2011.582261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14681366.2011.582261⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">hal-02544702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forming modern citizens in the 1960s: comparative analysis of teaching in natural sciences, physical sciences and physical education throughout France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj-Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogy, Culture and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (2), pp.259-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14681366.2011.582261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la sécurité sportive : un enjeu scolaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport History Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une action politique en faveur d’une pratique sportive de masse. Le cas du brevet sportif populaire en France (1937-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6191,73 +6273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, pp.55-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation en EPS : entre légitimité disciplinaire et défis culturels (1959-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6273,139 +6355,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.69-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046006v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04046020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Football: A History of Semantic and Cultural Borrowing [1]</w:t>
               </w:r>
@@ -7307,191 +7307,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Munich Olympic Games legacy in France ? The Vittel Olympic Training Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Viersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Congress the European Committee for Sports History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2024, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les élèves « dispensés » en EPS : visibiliser les invisibles (1950 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS (années 1940 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STAPS Lyon 1, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901677v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04909111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
               </w:r>
@@ -8004,51 +8004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des activités sportives des communautés juives de France : des sources à l'écriture (1900-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,691 +8188,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GR 34 et Patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped. « L’impact territorial des loisirs pédestres sur lelittoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cazal J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lefoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités spatiales d’une éducation physique à deux sexes (années 1920-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Imterped. « L’impact territorial des loisirs pédestres sur lelittoral »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">6e journée d’études de la Société française d’histoire du sport « Les espaces de l’EPS. XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions judaïques et engagement dans les activités physiques et sportives (1900 – 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journée d’études de la Société française d’histoire du sport « Les espaces de l’EPS. XIXe-XXe siècles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale. XVIIIe Carrefours d’Histoire du Sport – 22th Conference of European Commitee for Sports History (CESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...141 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8914,73 +9009,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nouveauté et complexité : enseigner l’EPS dans une perspective interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9009,152 +9104,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Biennale de l'ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036513v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04410494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
               </w:r>
@@ -9438,51 +9438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des institutions juives sur la pratique corporelle dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,51 +9913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosset Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10113,90 +10113,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11337,51 +11337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble, pp.224, 2014, 978-2-7061-2132-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11500,51 +11500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2014, Montagne et Innovation, René Favier</w:t>
             </w:r>
           </w:p>
@@ -11724,389 +11724,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sport : politiques, cultures et sociétés / Michaël Attali, et Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Sedes, pp.183, 2012, 978-2-301-00147-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diriger le sport : perspectives sur la gouvernance du sport du XXe siècle à nos jours / sous la direction de Michaël Attali et Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions, pp.340, 2012, 978-2-271-07355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Éditions Sedes, pp.183, 2012, 978-2-301-00147-4</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, Politiques, cultures et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782301001474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le sport, Politiques, cultures et sociétés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire culturel du sport. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, 9782301001474</w:t>
+              <w:t xml:space="preserve">Armand Colin, 2010, 9782200355470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours / sous la direction de Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlantica; Musée national du sport, pp.831, 2010, 978-2-7588-0160-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384382v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04040971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire culturel du sport / sous la direction de Michaël Attali et Jean Saint-Martin</w:t>
               </w:r>
@@ -12554,50 +12554,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'éducation physique à l'épreuve du changement depuis les années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de l'histoire de l'éducation physique scolaire. Les années 1930-1950 et le court XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection Sport, acteurs et représentations (17), pp.157-171, 2025, 9782374962498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L'Éducation physique à l’épreuve du changement depuis les années 1990 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12610,143 +12696,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l’histoire de l’Éducation physique scolaire, les années 1930/1950 et le court XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-173, 2025, 978-2-37496-249-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250634v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05457331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O CONGRESSO INTERNACIONAL DE EDUCAÇÃO FÍSICA DE 1900: VESTÍGIOS DA CONSTRUÇÃO DE UMA EDUCAÇÃO FÍSICA</w:t>
               </w:r>
@@ -13066,50 +13066,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Munich 1972 : les Jeux dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9791040115151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of legacy in the organization of the 2024 Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olympic and Paralympic Analysis 2024 – Mega events, media, and the politics of sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La natation artistique, discipline olympique car féminine (1984-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13122,303 +13368,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Attali; Y. Fortune; L. Violette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.533-544, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884389v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04971617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les sports olympiques dans tous leurs états</w:t>
               </w:r>
@@ -14096,112 +14096,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisager l'héritage pour renouveler l'appréhension du sport. Considérations historiques et perspectives méthodologiques</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-16, 2021, 9782753582651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenoble, the river city facing the mountains (End Nineteenth century – 1930s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Machemehl; O. Sirost; J-P. Ducrotoy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.75-80, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Participer sans souscrire ». Les résistances à l’égard d’une pratique sportive contre culturelle : le cas du vol libre en Oisans des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, démocratie participative et concertation : les évolutions des politiques sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7535-8144-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager l'héritage pour renouveler l'appréhension du sport. Considérations historiques et perspectives méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-52, 2021, 9782753582651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03449123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14243,383 +14484,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-16, 2021, 9782753582651</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-235, 2021, 9782753582651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle de l’école dans le modèle français de diffusion du sport depuis la Seconde Guerre mondiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-235, 2021, 9782753582651</w:t>
+              <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.57-74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants d’éducation physique à Grenoble : à l’articulation de la pédagogie et de la recherche (1931-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14639,202 +14721,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fuchs; J-N. Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203-223, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le rôle de l’école dans le modèle français de diffusion du sport depuis la Seconde Guerre mondiale »</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.57-74, 2020</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.306-322, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -15366,50 +15366,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le docteur Philippe Tissié et l'émergence d'une pensée critique en éducation physique en France (1888-1939) / Michaël Attali et Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation / sous la direction d'André D. Robert et Bruno Garnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.105-121, 2015, 979-10-240-0575-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre correspondant et sociologue: la fascination militante d'un écrivain / Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Georges Magnane: la plume et le sport : [Actes du colloque "la plume et le sport" organisé les 4, 5 et juin 2014 à la Bfm de Limoges]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, pp.80-97, 2015, 978-2-915271-93-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ENSA dans le mouvement des loisirs sportifs touristiques (années 1950-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voies de l’excellence. L’Ecole Nationale de Ski et d’Alpinisme : une histoire, des professionnels, un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le docteur P. Tissié et l’émergence d’une pensée critique en éducation physique en France (1888-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15422,365 +15663,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rouen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée critique des enseignants. Éléments d’histoire et de théorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.10-121, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...187 lines deleted...]
-                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme objet de pensée critique : Jean-Marie Brohm et la critique radicale de l'éducation physique sportive / Michaël Attali et Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation / sous la direction d'André D. Robert et Bruno Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.105-121, 2015, 979-10-240-0575-1</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.167-188, 2015, 979-10-240-0575-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -15947,50 +15947,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du sport et histoire de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport, l’histoire et l’historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-97, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16029,73 +16115,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-242, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantiers de jeunesse et vulnérabilités masculines (1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16115,143 +16201,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-222, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050354v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04050373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation physique et vulnérabilités de Vichy à la reconstruction (1940-1948)</w:t>
               </w:r>
@@ -16429,50 +16429,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’olympisme, l’éducation et l’école : entre évidence et mise à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Olympisme en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 145-160, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre guerre et paix&amp;quot; : l’union sacrée des gymnastes français et Sokols à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16485,152 +16580,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport et la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.479-488, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050411v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04050433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et mondialisations</w:t>
               </w:r>
@@ -16778,50 +16778,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sportivisation de l’éducation physique et sportive : des voies de réformes renouvelées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme des années 1960</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-151, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Jeux olympiques de Londres au prisme du nouvel échiquier politique et sportif international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16834,73 +16920,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sport et géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-308, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS face au défi français de l’intégration : le paradoxe culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16933,143 +17019,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education physique et sport dans le monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051293v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04051305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique et sportive : une discipline entre réformes institutionnelles et débats professionnels (1945-1958)</w:t>
               </w:r>
@@ -17312,50 +17312,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux sportifs et enjeux de pouvoirs dans l’organisation des Jeux de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dabertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Paris des Jeux de 1924</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica, pp.153-196, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris vu de la Province : les jeux olympiques de 1924 dans la presse régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Deboutd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Terret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Paris des Jeux Olympiques de 1924</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Atlantica, pp.951-980, 2008, Paris politiques, paris médiatiques, 978-2-7588-0123-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Schoebel : un entraîneur à part entière et entièrement à part de la natation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17364,294 +17601,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports, corps et eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.125-138, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052467v1</w:t>
-              </w:r>
-[...235 lines deleted...]
-                <w:t xml:space="preserve">hal-04051393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Olympic Games of Paris (1924) and the Geopolitical prestige of the French Country</w:t>
               </w:r>
@@ -17924,50 +17924,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution et adaptation du métier. La nécessité d’une formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’univers professionnel des enseignants d’EP (1940 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.121-147, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La laborieuse diffusion du sport dans l’Education Physique rhône-alpine (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17976,139 +18058,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes du Colloque du Comité Pierre de Coubertin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-57, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052507v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04052537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oubliées de la démocratisation scolaire de l’éducation physique française (1959-1967)</w:t>
               </w:r>
@@ -18564,51 +18564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/michael.attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0059" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.343.0058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16707" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tramutolo Navarro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moraes E Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2298674" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2401.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2069011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mal&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2022-0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11020062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2133106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Chiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1866550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2021.1976925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Raulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1788782" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5800" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353732v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M. Trejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Magee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1593148" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.114.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155818773940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-3946504" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14729679.2016.1242082" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M Trejo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215611084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2015.1035311" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.046.0148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guedj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj-Chauchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernard-B&#233;ziade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360903367677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.095.0181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lucia Soares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05547971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036513v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971608v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremonesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3383" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384378v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040971v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Marina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971617v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449123v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449094v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449102v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048925v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048954v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991092v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991117v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01539650v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049097v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517754v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050373v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050411v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050433v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050399v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051296v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051305v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052467v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051393v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viannet Mascret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052481v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052492v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052507v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052537v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/michael.attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0059" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.343.0058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tramutolo Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moraes E Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2298674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2401.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2069011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mal&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2022-0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11020062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2133106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Chiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1866550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2021.1976925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Raulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1788782" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M. Trejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Magee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1593148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.114.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155818773940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-3946504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14729679.2016.1242082" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M Trejo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215611084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2015.1035311" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.046.0148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guedj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj-Chauchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernard-B&#233;ziade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360903367677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.095.0181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lucia Soares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05547971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909111v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971608v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremonesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3383" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Marina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971623v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449102v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048925v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048954v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991092v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991117v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01539650v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517758v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517754v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050373v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050399v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051296v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052467v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viannet Mascret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052481v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052492v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052507v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>