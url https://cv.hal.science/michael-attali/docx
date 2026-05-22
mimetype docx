--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -318,6248 +318,6248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La valse de l’héritage. Les JOP de Paris 2024 au défi du changement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand débat du sport à l’école : bouger ou apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école des parents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, hors-série n°6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’affirmation d’un phénomène social. Réalités et causes du déploiement du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Théato, un marathon épique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1344, pp.15-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et dépendances. Idéaux, sport et olympisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 343 (2), pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/huma.343.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport for All in Brazil in the 1970s: The Institutionalisation of a Government Policy for Mass Sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Tramutolo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Moraes E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (13), pp.1180-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2023.2298674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoire historique des associations sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus vite, plus haut, plus fort – ensemble&amp;quot;, Vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport. Un système de valeurs au service d’une utopie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 1 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.2401.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of climbing’s inclusion in the Olympic Games: a controversial innovation process in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rogeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.799-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2022.2069011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation physique en images : une exploration du fonds photographique de l’Alliance israélite universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 56 (1), pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aj1.561.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénurie des espaces dédiés à l’éducation physique dans les années 1920 en France : un levier des différences d’accès pour les filles et les garçons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 22 (2), pp.13-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.022.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinéraire biographique d’un promoteur de l’alpinisme performatif. L’engagement de Lionel Terray dans l’avènement d’un nouveau modèle en France (1921–1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (2), pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2022-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of leisure-time walking on coastal areas: Innovations, transformations, and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympic Education in France: A Legacy Issue or the Promotion of a Model in Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci11020062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924–1939): The Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2022.2133106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How hiking reinvented rural areas. Social transformation and leisure activities in Brittany during the 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956793322000152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport in the French Television Magazine Programme Cinq Colonnes à la Une (1959–1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Journal of Film, Radio and Television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.539-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01439685.2021.1976925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-for-development: from UNESCO’s universal language to application. Case study of French NGOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (9), pp.1622-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2020.1866550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités physiques et sportives dans les institutions juives françaises durant l’Entre-deux-guerres (1918–1939) : un éclectisme de pratiques et d’objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du masculin par la mise en scène télévisée du sport dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.84-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.036.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discuter l’héritage social et culturel des grands événements sportifs. Une revue de littérature internationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathys Viersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 134 (4), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessing sport through education. Policy frameworks for girls’ practice of sport in France from 1945 to today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19406940.2020.1832135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nouveauté et complexité : enseigner l’EPS dans une perspective interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro Spécial 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du cadre juridique de la randonnée pédestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact culturel, social et territorial de l'implantation du vélo tout terrain en montagne : le cas de l'Oisans (années 1980 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2020.1788782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence and Transformations of the World Cup for the Homeless: From the Excitement of Soccer to Managerial Decisions between 2003 and 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Segura M. Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (11), pp.1111-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2019.1593148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer un territoire ? Processus d'implantation et de développement du snowboard en Oisans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.5800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02267001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de l’héritage des Jeux olympiques et paralympiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°114 (2), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.114.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport ouvrier soviétique dans Le Sport en URSS (1963-1989) : du mythe à la mystique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Worker's sport organizations : territories and metamorphoses in the 20th and 21st centuries, 10, pp.137-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport. L’institut d’Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, P. U. R. : Rennes (62), pp.154-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EPS au prisme des disciplines : polysémie et pluralité de l’interdisciplinarité (1981-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 46 (2), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.046.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sporting memory and its heritagisation : the example of Roland-Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0957155818773940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EPS au prisme des disciplines : polysémie et pluralité de l’interdisciplinarité (1981 – 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps et disciplinarisation: le processus d’intégration des sports dans l’éducation scolaire française (1918–années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1-2), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2017.1371774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France redessinée ? : Espaces et territoires de loisirs dans la seconde moitié des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Historical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), pp.651-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00161071-3946504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et Loisirs dans les Alpes. Pistes pour une histoire imbriquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et loisirs dans les Alpes. Pistes pour une histoire imbriquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation sportive des jeunes Français scolarisés dans les années 1960 : au-delà des intentions généreuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valores, y utilidades: un caso de conciencia para el deporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istor : Revista de historia internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XVII (65), pp.43-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people’s disillusionment with French education before 1968: sport, the school curriculum and social change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.54-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03071022.2015.1108716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O esporte é saúde : do slogan para as ações desde o século XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIDPHE_R Revista Iberoamericana do Patrimônio Histórico-Educativo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2/3, pp.38-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outdoor physical education in French schools during the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Adventure Education and Outdoor Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.148 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14729679.2016.1242082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation in alpine sports and leisure activities: Issues, processes and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.305-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2015.1083757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The experience of defeat: Applying Goffman to examine a football tournament for socially excluded homeless individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Segura M Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Magee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.615-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1012690215611084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2006 Asian Games : self-affirmation and soft power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leisure Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.470-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02614367.2015.1035311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01509949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, une école du don ? Transmettre une vision agonistique du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieille Marchiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 46 (45), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.046.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complémentarités et concurrences des offres de formation en éducation physique, sport et éducation populaire en France (1950 - 1986)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.77-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education physique, sport et éducation populaire en France (1959 - 1986) : entre complémentarités et concurrences des offres de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 3, pp.77-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation en questions, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2014, 138, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse scolarisée et implications sportives : dissonances et paradoxes à travers l'enquête Missoffe de 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école des parents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Entre État et professions : rôles et modalités de « l’expertise » en éducation, 37, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.037.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports de montagne : Un développement socio-économique lié à l’innovation, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légitimités disciplinaires au cours des années 1960 : une approche transversale des sciences naturelles, des sciences physiques et de l’Education Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.16707⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.169-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Moraes E Silva</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légitimités disciplinaires au cours des années 1960 : une approche transversale des sciences naturelles, des sciences physiques et de l’Education Physique et Sportive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.159-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mission of Scholastic Sport in the Expansion of Sport Practice in France: The Issues Involving Development and Collateral Effects (1938–1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (13), pp.1180-1195. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2023.2298674⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.976-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.784276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regional Press as an Instrument for Sports Acculturation: A Case Study of Les Alpes Sportives in the Inter-war Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (8), pp.1159-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2012.690227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans l’enseignement de l’éducation physique et sportive française durant les années 1960 de l’égalité d’accès aux inégalités de réussite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 703</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse jeunesse face au sport. Le développement en France d'une culture entre tradition et modernité dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2011.635786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forming modern citizens in the 1960s: comparative analysis of teaching in natural sciences, physical sciences and physical education throughout France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj-Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdlj.2401.0031⟩</w:t>
+              <w:t xml:space="preserve">Pedagogy, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14681366.2011.582261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...327 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champion sportif : une figure totémique de la France des années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54 (2), pp.161-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2022-0017⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 42, pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.42.2.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yohann Rech</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forming Modern Citizens in the 1960s: Comparative Analysis of Teaching in Natural Sciences, Physical Sciences and Physical Education throughout France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Savaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052681⟩</w:t>
+              <w:t xml:space="preserve">Pedagogy, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14681366.2011.582261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">François Le Yondre</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation en EPS : entre légitimité disciplinaire et défis culturels (1959-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.69-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une action politique en faveur d’une pratique sportive de masse. Le cas du brevet sportif populaire en France (1937-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.55-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à la sécurité sportive : un enjeu scolaire et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Football: A History of Semantic and Cultural Borrowing [1]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bernard-Béziade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2022.2133106⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 26 (15), pp.2219-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523360903367677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...3210 lines deleted...]
-                <w:t xml:space="preserve">L’innovation en questions, in Dossier thématique : Sports de montagne, Innovation : l’effet boule de neige</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 138, pp.18</w:t>
-[...1534 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91, pp.149-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6754,51 +6754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'école dans la genèse d'une culture sportive de masse (1960-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 95 (3), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7307,50 +7307,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les élèves « dispensés » en EPS : visibiliser les invisibles (1950 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présents partout, visibles nulle part ? Pour une histoire des élèves en EPS (années 1940 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STAPS Lyon 1, Dec 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Munich Olympic Games legacy in France ? The Vittel Olympic Training Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7359,139 +7441,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress the European Committee for Sports History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909111v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04901677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
               </w:r>
@@ -7687,50 +7687,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7765,165 +7873,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541674v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-05541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’héritage d’un évènement sportif : un enjeu de renouvellement des études historiques</w:t>
               </w:r>
@@ -8188,50 +8188,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antisocial and prosocial behaviours in soccer and rugby: the overriding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cazal J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lefoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Melbourne, Jun 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GR 34 et Patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8240,113 +8361,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Imterped. « L’impact territorial des loisirs pédestres sur lelittoral »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,234 +8482,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05048680v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cazal J.</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8721,77 +8721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9710,51 +9710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de presse : La/Les Jeunesse(s) face au(x) Sport(s) dans les années soixante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9792,51 +9792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder au sport ? Le rôle de la presse jeune dans la diffusion de masse d'une pratique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9913,51 +9913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grosset Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10113,77 +10113,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11103,51 +11103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique de 1945 à nos jours : les étapes d'une démocratisation / Michaël Attali, Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.287, 2015, 978-2-200-61205-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11230,1076 +11230,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovation en territoire de montagne : le défi de l'approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, pp.224, 2014, 978-2-7061-2132-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À l'école du sport : épistémologie des savoirs corporels du XIXe siècle à nos jours / [sous la direction de] Michaël Attali, Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.397, 2014, 978-2-8041-8473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Innovation en territoire de montagne : le défi de l'approche interdisciplinaire</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation en territoire de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granet-Abisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Grenoble, pp.224, 2014, 978-2-7061-2132-6</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2014, Montagne et Innovation, René Favier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école du sport. Epistémologie des savoirs corporels du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. 2014, 978-2-8041-8473-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2014, Montagne et Innovation, René Favier</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans la presse communiste / sous la direction de Michaël Attali et Évelyne Combeau-Mari ; préface de Jean-Yves Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Combeau-Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287, 2013, 978-2-7535-2824-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le sport dans la presse communiste / sous la direction de Michaël Attali et Évelyne Combeau-Mari ; préface de Jean-Yves Mollier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans la presse communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Combeau-Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.287, 2013, 978-2-7535-2824-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2013, 978-2-7535-2824-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2013, 978-2-7535-2824-6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diriger le sport : perspectives sur la gouvernance du sport du XXe siècle à nos jours / sous la direction de Michaël Attali et Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.340, 2012, 978-2-271-07355-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport : politiques, cultures et sociétés / Michaël Attali, et Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Sedes, pp.183, 2012, 978-2-301-00147-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions, pp.340, 2012, 978-2-271-07355-6</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport, Politiques, cultures et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782301001474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le sport, Politiques, cultures et sociétés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et médias : du XIXe siècle à nos jours / sous la direction de Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlantica; Musée national du sport, pp.831, 2010, 978-2-7588-0160-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire culturel du sport. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, 9782301001474</w:t>
+              <w:t xml:space="preserve">Armand Colin, 2010, 9782200355470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dictionnaire culturel du sport. Paris</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire culturel du sport / sous la direction de Michaël Attali et Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Colin, pp.515, 2010, 978-2-200-25709-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs de l’olympisme ; un modèle éducatif en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, 2010, 9782200355470</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-07672-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...157 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12322,51 +12322,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (68)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12554,50 +12554,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L'Éducation physique à l’épreuve du changement depuis les années 1990 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de l’histoire de l’Éducation physique scolaire, les années 1930/1950 et le court XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-173, 2025, 978-2-37496-249-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éducation physique à l'épreuve du changement depuis les années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12610,315 +12696,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l'histoire de l'éducation physique scolaire. Les années 1930-1950 et le court XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Sport, acteurs et représentations (17), pp.157-171, 2025, 9782374962498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Epure. </w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résistances scolaires aux sports collectifs durant l’entre-deux-guerres : entre absence de contrôle et stigmatisation ludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges de l’histoire de l’Éducation physique scolaire, les années 1930/1950 et le court XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-173, 2025, 978-2-37496-249-8</w:t>
+              <w:t xml:space="preserve">Encyclopédie des sports collectifs. Regards croisés entre recherche et intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-81, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O CONGRESSO INTERNACIONAL DE EDUCAÇÃO FÍSICA DE 1900: VESTÍGIOS DA CONSTRUÇÃO DE UMA EDUCAÇÃO FÍSICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iara Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editorafi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A ESCOLA E OS SUJEITOS DA EDUCAÇÃO NA HISTÓRIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Estudos em Historia et Historiografia da Educaçao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021533v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04991018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French “Mazeaud Law” on physical education and sport (1975)</w:t>
               </w:r>
@@ -13066,112 +13066,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La natation artistique, discipline olympique car féminine (1984-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bazoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Attali; Y. Fortune; L. Violette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.533-544, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of legacy in the organization of the 2024 Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olympic and Paralympic Analysis 2024 – Mega events, media, and the politics of sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Munich 1972 : les Jeux dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9791040115151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13213,469 +13368,314 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...110 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les sports olympiques dans tous leurs états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.533-544, 2024</w:t>
+              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.21-38, 2024, Penser le sport, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres et dispositifs institutionnels d’entraînement sportif en France au cours du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’entraînement sportif en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782865802654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Le patchwork olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.21-38, 2024, Penser le sport, 9782350309477</w:t>
-[...179 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, M. Attali (dir.), Y. Fortune et L. Violette (coord.), Atlande, pp.703-712, 2024, Penser le sport, 9782350309477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -13924,50 +13924,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les impacts des loisirs pédestres sur le littoral entre aménagements et usages : une approche pluridisciplinaire des changements et transformations à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socio-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controllare, analizzare e raddrizzare. I cardini dei metodi dell’educazione fisica in Francia (1900-1950).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13980,73 +14092,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Storia de l’educazione in Europa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educazione in Europa (1900-1950). Movimenti socioculturali, salute pubblica, norme pedagogiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-131, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movnat® ou la méthode naturelle revisitée. Héritage ou pillage d’un patrimoine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14066,142 +14178,405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages sportifs et dynamiques patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-339, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envisager l'héritage pour renouveler l'appréhension du sport. Considérations historiques et perspectives méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-52, 2021, 9782753582651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03449123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-16, 2021, 9782753582651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03449094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Participer sans souscrire ». Les résistances à l’égard d’une pratique sportive contre culturelle : le cas du vol libre en Oisans des années 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, démocratie participative et concertation : les évolutions des politiques sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7535-8144-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble, the river city facing the mountains (End Nineteenth century – 1930s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14221,405 +14596,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Machemehl; O. Sirost; J-P. Ducrotoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.75-80, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Envisager l'héritage pour renouveler l'appréhension du sport. Considérations historiques et perspectives méthodologiques</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritage social d'un évènement sportif. Enjeux contemporains et analyses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-52, 2021, 9782753582651</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-235, 2021, 9782753582651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03449102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rôle de l’école dans le modèle français de diffusion du sport depuis la Seconde Guerre mondiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14635,73 +14747,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-74, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation initiale des enseignants d’éducation physique à Grenoble : à l’articulation de la pédagogie et de la recherche (1931-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14721,73 +14833,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Fuchs; J-N. Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203-223, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Le sport des scolaires : une institution à la croisée de l’école et du mouvement sportif (1945-2009) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14803,365 +14915,365 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Arnaud : Un historien de l’éducation physique et du sport scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.306-322, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’échapper de la ville pour mieux y revenir : le rôle des équipements de loisirs dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions et Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et lieux de sport dans l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions institutionnelles et impacts sur les transformations culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction physique et sportive en France sous la IVe République (1946-1958). Entre intentions et réalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre heureux par le sport ! L’irradiation collective d’un sentiment par une pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Pompidou et une certaine idée de la France heureuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse sportive : militantisme, socialisation et modes d’appréhension du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’analyse de la presse magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur d’une culture d’établissement (1963-2016). Former des professionnel.e.s de l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15181,73 +15293,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-221, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d’un programme de recherche dans le domaine de l’histoire de l’éducation par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15263,301 +15375,387 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formando el cuerpo ciudadano. Aportes par una historia de la education fisica en Latinoam&amp;rica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-355, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Herzog : le promoteur d'un modèle de sport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayle, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands dirigeants du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.77-89, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le docteur P. Tissié et l’émergence d’une pensée critique en éducation physique en France (1888-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rouen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée critique des enseignants. Éléments d’histoire et de théorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-121, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le docteur Philippe Tissié et l'émergence d'une pensée critique en éducation physique en France (1888-1939) / Michaël Attali et Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation / sous la direction d'André D. Robert et Bruno Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.105-121, 2015, 979-10-240-0575-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre correspondant et sociologue: la fascination militante d'un écrivain / Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges Magnane: la plume et le sport : [Actes du colloque "la plume et le sport" organisé les 4, 5 et juin 2014 à la Bfm de Limoges]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.80-97, 2015, 978-2-915271-93-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ENSA dans le mouvement des loisirs sportifs touristiques (années 1950-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15577,245 +15775,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voies de l’excellence. L’Ecole Nationale de Ski et d’Alpinisme : une histoire, des professionnels, un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme objet de pensée critique : Jean-Marie Brohm et la critique radicale de l'éducation physique sportive / Michaël Attali et Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André D. Robert; Bruno Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée critique des enseignants : éléments d'histoire et de théorisation / sous la direction d'André D. Robert et Bruno Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.167-188, 2015, 979-10-240-0575-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15831,73 +15943,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eduquer au patriotisme par l’illustration. L’apport de Lucien Métivet. Recueil de dessins commentés parus dans la revue scolaire L’Ecole et la Vie entre le 15 septembre 1917 et le 19 octobre 1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26-27 et 54-55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Herzog : le promoteur d’un modèle du sport français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15917,73 +16029,271 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands dirigeants du sport mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-89, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-242, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantiers de jeunesse et vulnérabilités masculines (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-222, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du sport et histoire de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16003,383 +16313,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition des Presses Universitaires de Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, l’histoire et l’historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-97, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation physique et vulnérabilités de Vichy à la reconstruction (1940-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-193, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport scolaire et construction des figures de vulnérabilité (1938-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16399,73 +16511,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, Genre et Vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-210, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre guerre et paix&amp;quot; : l’union sacrée des gymnastes français et Sokols à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.479-488, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’olympisme, l’éducation et l’école : entre évidence et mise à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16494,159 +16692,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Olympisme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 145-160, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et mondialisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16662,73 +16774,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le stade devient le rival du sanatorium ou de l’hospice : Léo Lagrange et la naissance des loisirs sportifs dirigés sous le Front populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16748,73 +16860,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la MSH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le stade devient le rival du sanatorium ou de l’hospice : Léo Léo Lagrange, une perspective de renouvellement dans la construction des jeunes générations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-67, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sportivisation de l’éducation physique et sportive : des voies de réformes renouvelées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16834,73 +16946,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des années 1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-151, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux olympiques de Londres au prisme du nouvel échiquier politique et sportif international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16920,73 +17032,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du sport et géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-308, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EPS face au défi français de l’intégration : le paradoxe culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17019,73 +17131,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRAPS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education physique et sport dans le monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-284, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation physique et sportive : une discipline entre réformes institutionnelles et débats professionnels (1945-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17105,73 +17217,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant la réforme. Disciplines scolaires et politiques éducatives sous la Ive République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-100, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport Mondial : Analyse politique d’un phénomène social au cours des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17187,276 +17299,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.75-91, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire culturel du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.420-421, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schoebel : un entraîneur à part entière et entièrement à part de la natation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports, corps et eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.125-138, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux sportifs et enjeux de pouvoirs dans l’organisation des Jeux de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dabertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paris des Jeux de 1924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantica, pp.153-196, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris vu de la Province : les jeux olympiques de 1924 dans la presse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17465,321 +17659,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deboutd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Terret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Paris des Jeux Olympiques de 1924</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Atlantica, pp.951-980, 2008, Paris politiques, paris médiatiques, 978-2-7588-0123-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">E. Schoebel : un entraîneur à part entière et entièrement à part de la natation française</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Olympic Games of Paris (1924) and the Geopolitical prestige of the French Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viannet Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Froissart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Olympic Games of Paris (1924) and the Geopolitical prestige of the French Country</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-177, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport universitaire et l’affirmation de l’identité étudiante (XIX°-XX° siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17795,172 +17907,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cent ans de mouvement étudiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.121-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de comparaison régionale : Les Jeux olympiques de Paris vus du Sud-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Sport History, The Olympic Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.90-97, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laborieuse diffusion du sport dans l’Education Physique rhône-alpine (1918-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">actes du Colloque du Comité Pierre de Coubertin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-57, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et adaptation du métier. La nécessité d’une formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17976,155 +18170,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’univers professionnel des enseignants d’EP (1940 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.121-147, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oubliées de la démocratisation scolaire de l’éducation physique française (1959-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18140,137 +18252,137 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Genre, Volume 3 : Apprentissage du genre et institutions éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.207-226, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements historiques de la recherche en STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Levet-Labry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en STAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, p.49-81, 2003, 213053158X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18280,51 +18392,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18359,65 +18471,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18564,51 +18676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/michael.attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0059" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971511v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971564v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.343.0058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16707" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tramutolo Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moraes E Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2298674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2401.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2069011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mal&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2022-0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11020062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2133106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Chiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1866550" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2021.1976925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Raulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1788782" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M. Trejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Magee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1593148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.114.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155818773940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-3946504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14729679.2016.1242082" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M Trejo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215611084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2015.1035311" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.046.0148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guedj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045999v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj-Chauchard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046020v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernard-B&#233;ziade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360903367677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.095.0181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lucia Soares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05547971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909111v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901677v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971608v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremonesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3383" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384378v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040971v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384382v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Marina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moreno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971623v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449102v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048925v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048954v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991092v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991124v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991117v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049073v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01539650v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517758v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517754v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050373v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050399v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051296v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051317v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052467v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051384v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viannet Mascret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052481v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052492v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052507v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790454v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.univ-rennes2.fr/michael.attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rogeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0059" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971548v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.16707" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.343.0058" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Tramutolo Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Moraes E Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2023.2298674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2401.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2022.2069011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aj1.561.0114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mal&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2022-0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052681" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11020062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2133106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01439685.2021.1976925" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991036v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Chiron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2020.1866550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Raulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.036.0084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Le Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1788782" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M. Trejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Magee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1593148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet-Abisset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.114.0127" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155818773940" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02383948v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00161071-3946504" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lemonnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Parisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2015.1108716" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14729679.2016.1242082" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083757" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Segura M Trejo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215611084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02614367.2015.1035311" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieille Marchiset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.046.0148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.037.0159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.303" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Guedj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.784276" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.635786" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj-Chauchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14681366.2011.582261" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.42.2.117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544702v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046020v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernard-B&#233;ziade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523360903367677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.095.0181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lucia Soares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05547971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909111v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazal J." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lefoll" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036513v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943922v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971608v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cremonesi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657833v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100278670" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449053v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341899v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341883v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Combeau-Mari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3383" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384378v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040960v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040971v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384385v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991018v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021533v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Marina" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moreno" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971623v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250692v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533943v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991008v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03682784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621856v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991057v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048925v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991124v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991117v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049073v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01539650v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049097v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517758v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049123v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517754v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050301v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050354v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050373v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050345v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051305v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051296v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051319v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051317v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471687v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052467v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051384v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viannet Mascret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052481v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052507v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052537v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054841v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790454v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Levet-Labry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>