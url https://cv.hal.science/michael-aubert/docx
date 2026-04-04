--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1059,667 +1059,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
+                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein De Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+                <w:t xml:space="preserve">hal-03714709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric P. Verrecchia</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cailleau</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704212v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+                <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+                <w:t xml:space="preserve">Eric P. Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas van Delft</w:t>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rein De Waal</w:t>
+                <w:t xml:space="preserve">Guillaume Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.565-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714709v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pond creation and restoration: patterns of odonate colonization and community dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Minot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Husté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-021-02312-6⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306616v1</w:t>
+                <w:t xml:space="preserve">hal-03483697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pond creation and restoration: patterns of odonate colonization and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Marceau Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Husté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (14), pp.4379-4399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-021-02312-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483697v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined forest and soil management after a catastrophic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 1, theoretical backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.391-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2460,429 +2460,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 429, pp.549-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419533v1</w:t>
+                <w:t xml:space="preserve">hal-01959677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Quibel</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.053⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959677v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+                <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckart Kolb</w:t>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t>
               </w:r>
@@ -2894,77 +2894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3126,295 +3126,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+                <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660760v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow decomposition of leaf litter from mature Fagus sylvatica trees promotes offspring nitrogen acquisition by interacting with ectomycorrhizal fungi</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3815,90 +3815,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t>
@@ -3930,545 +3930,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.P. Verrecchia</w:t>
+                <w:t xml:space="preserve">Gauthier Lapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cécillon</w:t>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Albrecht</w:t>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01372860v1</w:t>
+                <w:t xml:space="preserve">hal-02417206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.P. Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lapa</w:t>
+                <w:t xml:space="preserve">T. Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+                <w:t xml:space="preserve">R. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284, pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01372860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269265v1</w:t>
+                <w:t xml:space="preserve">hal-02437373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437373v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of permanent and fluctuating flooding on microbial properties in an ex-situ estuarine riparian system</w:t>
               </w:r>
@@ -4740,376 +4740,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus macro-morphology and soil microbial community changes along a 130-yr-old Fagus sylvatica chronosequence</w:t>
+                <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Laval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (7), pp.1553-1562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759293v1</w:t>
+                <w:t xml:space="preserve">hal-00593548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
+                <w:t xml:space="preserve">Humus macro-morphology and soil microbial community changes along a 130-yr-old Fagus sylvatica chronosequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1553-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche overlap and species assemblage dynamics in an ageing pasture gradient in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5474,77 +5474,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (3), pp.321-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 255 (1), pp.193-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5692,230 +5692,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of forest management on diversity of corticolous bryophyte assemblages in temperate forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biol Conserv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, sous presse</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (2), pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173185v1</w:t>
+                <w:t xml:space="preserve">hal-00884074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Impact of forest management on diversity of corticolous bryophyte assemblages in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64 (2), pp.219-228</w:t>
+              <w:t xml:space="preserve">Biol Conserv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00884074v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t>
               </w:r>
@@ -5927,64 +5927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,64 +6044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,90 +6186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and heterogeneity of humus forms at stand level: Comparison between pure beech and mixed beech-hornbeam forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (2), pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6453,90 +6453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and heterogeneity of humus forms at stand level: comparison between pure beech and mixed beech-hornbeam forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63(2), pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6689,289 +6689,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of spatial and temporal variability of inorganic nitrogen in pure and mixed deciduous temperate forests</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors controlling soil macrofauna spatial pattern in a pure beech and a mixed beech–hornbeam forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 328 (1), pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.07.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313544v1</w:t>
+                <w:t xml:space="preserve">hal-02677947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors controlling soil macrofauna spatial pattern in a pure beech and a mixed beech–hornbeam forest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of spatial and temporal variability of inorganic nitrogen in pure and mixed deciduous temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 328 (1), pp.57-74. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (1), pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677947v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviculture-driven vegetation change in a European temperate deciduous forest</w:t>
               </w:r>
@@ -7229,51 +7229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of tree mixture on the humic epipedon and vegetation diversity in managed beech forests (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 175 (1-3), pp.321-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7488,64 +7488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (5-6), pp.904-912. </w:t>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poudevigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinceslas-Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,64 +7800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8473,51 +8473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO forest environment DIV 8 conference 2023, OC 3 : Global change, vulnerability and adaptative management of forested landscapes- How to manage increasing pressures and threats above the current resilience tipping points</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evora University, Oct 2023, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9008,51 +9008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution (SFE2, GfÖ, EEF), Forest ecology / forests in global change, Metz 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'écologie et d'évolution, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9166,320 +9166,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Elie</w:t>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420902v1</w:t>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9547,90 +9547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire de la réponse des communautés de faune de sols forestiers à l’augmentation des exports de biomasse ligneuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9681,51 +9681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9931,51 +9931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10037,277 +10037,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
+                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
+              <w:t xml:space="preserve">Sfécologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604799v1</w:t>
+                <w:t xml:space="preserve">hal-02605260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
+                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605260v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
               </w:r>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -10556,51 +10556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,51 +10806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10970,51 +10970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
@@ -11398,51 +11398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée d'études des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11519,51 +11519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Milandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SEP2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
@@ -11851,73 +11851,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">65th Annual IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929223v1</w:t>
+                <w:t xml:space="preserve">hal-04228323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants response to estuarine constraints: a study of controlled salinity and inundation</w:t>
               </w:r>
@@ -11946,73 +11946,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Annual IAVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t>
+              <w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228323v1</w:t>
+                <w:t xml:space="preserve">hal-04929223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la densité de peuplement sur le fonctionnement du sol dans des chênaies par la mesure des rapports isotopiques du carbone (13C/12C) et de l’azote (15N/14N) en EA-IRMS</w:t>
               </w:r>
@@ -12024,64 +12024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12123,103 +12123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Elie</w:t>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -12248,103 +12248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increased forest biomass export on soil Carbon dynamics RESPIRE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Elie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l'atténuation du changement climatique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -12386,51 +12386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12498,90 +12498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increase in forest biomass export on soil fauna and associated functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12632,90 +12632,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
@@ -12744,90 +12744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increased export of forest biomass on soil fauna and associated functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13003,51 +13003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale response of earthworm assemblages to forest tree density experimental manipulation across a stand age gradient of sessile oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13128,51 +13128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand density management effect on soil detritivores faunal assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13253,51 +13253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree effect on soil biota – Response to long-term forest tree density manipulation across a stand age gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13378,77 +13378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13525,51 +13525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13607,51 +13607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vincelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13747,64 +13747,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des formes d’humus forestières (sous climats tempérés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14035,51 +14035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Biodiversity, Soil Functions and Human Behavior - A case study: the October 29 2018 catastrophe in North-East Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14224,64 +14224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15097,51 +15097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7C989D8"/>
+    <w:nsid w:val="F5AC081E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15328,51 +15328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4846-1159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074063014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02312-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759293v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDH3ZV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.07.025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDL58Z42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(02)00215-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41FRTDVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSTKF1SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kramarczyk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Milandou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fabrice Bureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929223v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228323v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kazmierczak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hincelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Retout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01304671v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4846-1159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074063014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02312-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDH3ZV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.07.025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDL58Z42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(02)00215-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41FRTDVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSTKF1SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kramarczyk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Milandou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fabrice Bureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228323v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929223v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kazmierczak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hincelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Retout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01304671v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>