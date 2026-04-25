--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -1059,667 +1059,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas van Delft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rein De Waal</w:t>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714709v2</w:t>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Eric P. Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Guillaume Cailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.565-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric P. Verrecchia</w:t>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cailleau</w:t>
+                <w:t xml:space="preserve">Rein De Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.565-575. </w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704212v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pond creation and restoration: patterns of odonate colonization and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
+                <w:t xml:space="preserve">Marceau Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Forey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Husté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (14), pp.4379-4399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-021-02312-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483697v1</w:t>
+                <w:t xml:space="preserve">hal-05306616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pond creation and restoration: patterns of odonate colonization and community dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Minot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Husté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (14), pp.4379-4399. </w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-021-02312-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306616v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined forest and soil management after a catastrophic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,1108 +2369,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 1, theoretical backgrounds</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juilleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 123, pp.391-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323734v1</w:t>
+                <w:t xml:space="preserve">hal-01660760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berthe</w:t>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Quibel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Ekart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.053⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959677v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+                <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 1, theoretical backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658651v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Trap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 429, pp.549-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655398v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Benbrook</w:t>
+                <w:t xml:space="preserve">Eckart Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672699v1</w:t>
+                <w:t xml:space="preserve">hal-01658651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660760v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Sartori</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jagers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekart Kolb</w:t>
+                <w:t xml:space="preserve">Charles Benbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t>
+              <w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658808v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow decomposition of leaf litter from mature Fagus sylvatica trees promotes offspring nitrogen acquisition by interacting with ectomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3815,90 +3815,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t>
@@ -3930,545 +3930,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lapa</w:t>
+                <w:t xml:space="preserve">E.P. Verrecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+                <w:t xml:space="preserve">L. Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Matthew Robson</w:t>
+                <w:t xml:space="preserve">T. Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284, pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417206v1</w:t>
+                <w:t xml:space="preserve">insu-01372860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Cécillon</w:t>
+                <w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adatte</w:t>
+                <w:t xml:space="preserve">Gauthier Lapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Albrecht</w:t>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matthew Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01372860v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437373v1</w:t>
+                <w:t xml:space="preserve">hal-01269265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+                <w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269265v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of permanent and fluctuating flooding on microbial properties in an ex-situ estuarine riparian system</w:t>
               </w:r>
@@ -4740,376 +4740,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Humus macro-morphology and soil microbial community changes along a 130-yr-old Fagus sylvatica chronosequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1553-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593548v1</w:t>
+                <w:t xml:space="preserve">hal-04759293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humus macro-morphology and soil microbial community changes along a 130-yr-old Fagus sylvatica chronosequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (7), pp.1553-1562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.005⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04759293v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche overlap and species assemblage dynamics in an ageing pasture gradient in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in soil N mineralization and nitrification pathways along a mixed forest chronosequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,834 +5442,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly rules within earthworm communities in North-Western France-A regional analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Dynamics of soil carbon in a beechwood chronosequence forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (1), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666244v1</w:t>
+                <w:t xml:space="preserve">hal-02659282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil carbon in a beechwood chronosequence forest.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Assembly rules within earthworm communities in North-Western France-A regional analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.321-335</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659282v1</w:t>
+                <w:t xml:space="preserve">hal-02666244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.291-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884074v1</w:t>
+                <w:t xml:space="preserve">hal-01600067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of forest management on diversity of corticolous bryophyte assemblages in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biol Conserv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 64 (2), pp.219-228. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 64 (2), pp.219-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601187v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (2), pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01600067v1</w:t>
+                <w:t xml:space="preserve">hal-01601187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and heterogeneity of humus forms at stand level: Comparison between pure beech and mixed beech-hornbeam forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (2), pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6453,90 +6453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and heterogeneity of humus forms at stand level: comparison between pure beech and mixed beech-hornbeam forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63(2), pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6708,77 +6708,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors controlling soil macrofauna spatial pattern in a pure beech and a mixed beech–hornbeam forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6854,51 +6854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of spatial and temporal variability of inorganic nitrogen in pure and mixed deciduous temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7076,278 +7076,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity in a managed temperate deciduous forest: understorey response to two silvicultural systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of tree mixture on the humic epipedon and vegetation diversity in managed beech forests (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dupont</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0021-8901.2004.00960.x⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (1), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/x03-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683086v1</w:t>
+                <w:t xml:space="preserve">hal-02677646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tree mixture on the humic epipedon and vegetation diversity in managed beech forests (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant diversity in a managed temperate deciduous forest: understorey response to two silvicultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Saguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (1), pp.233-248. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (6), pp.1065-1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/x03-205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.0021-8901.2004.00960.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677646v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of plant assemblages in managed temperate forests: a case study in Normandy (France)</w:t>
               </w:r>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 175 (1-3), pp.321-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7488,64 +7488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 47 (5-6), pp.904-912. </w:t>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poudevigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinceslas-Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,64 +7800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,687 +8096,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Alvarez</w:t>
+                <w:t xml:space="preserve">Vegetation community composition and strategies along environmental gradients in an anthropized estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GfÖ (Gesellschaft für Ökologie), Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217071v1</w:t>
+                <w:t xml:space="preserve">hal-04929237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation community composition and strategies along environmental gradients in an anthropized estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Neupert</w:t>
+                <w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Annual IAVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAVS (International Association for Vegetation Science), Sep 2023, Coffs Harbour, Australia</w:t>
+              <w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227537v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse à rapport isotopique (IRMS) appliquée au fonctionnement de l’interface sol-végétation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vegetation community composition and strategies along environmental gradients in an anthropized estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Isotopes Stables, Lyon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elementar, Mar 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">65th Annual IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAVS (International Association for Vegetation Science), Sep 2023, Coffs Harbour, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312394v1</w:t>
+                <w:t xml:space="preserve">hal-04227537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of five tree species conversion modalities on fungi soil biodiversity as monitored by DNA-metabarcoding in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO forest environment DIV 8 conference 2023, OC 3 : Global change, vulnerability and adaptative management of forested landscapes- How to manage increasing pressures and threats above the current resilience tipping points</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Evora University, Oct 2023, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">La spectrométrie de masse à rapport isotopique (IRMS) appliquée au fonctionnement de l’interface sol-végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Folacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire Isotopes Stables, Lyon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elementar, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217177v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation community composition and strategies along environmental gradients in an anthropized estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Neupert</w:t>
+                <w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GfÖ (Gesellschaft für Ökologie), Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Webinaire Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929237v1</w:t>
+                <w:t xml:space="preserve">hal-04217177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants Response to Variation in Estuarine Constraints A study in controlled conditions of salinity and inundation gradients</w:t>
               </w:r>
@@ -8883,51 +8883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference in Ecology &amp; Evolution (SFE2, GfÖ, EEF), Forest ecology / forests in global change, Metz 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'écologie et d'évolution, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9166,648 +9166,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+                <w:t xml:space="preserve">hal-02437853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Aubert</w:t>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437866v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de la réponse des communautés de faune de sols forestiers à l’augmentation des exports de biomasse ligneuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude des sols</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420893v1</w:t>
+                <w:t xml:space="preserve">hal-02437866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan G. Jones</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire de la réponse des communautés de faune de sols forestiers à l’augmentation des exports de biomasse ligneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437853v1</w:t>
+                <w:t xml:space="preserve">hal-02420893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment varient les communautés d’espèces de champignons ? Les résultats d’une initiative pionnière sur le réseau RENECOFOR</w:t>
               </w:r>
@@ -9931,51 +9931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -10412,277 +10412,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boulanger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604800v1</w:t>
+                <w:t xml:space="preserve">hal-02602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bureau</w:t>
+                <w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
+                <w:t xml:space="preserve">I. Le Roncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">Science for the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602210v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity. A large-scale assessment on collembolan assemblages through stand density experimental manipulation</w:t>
               </w:r>
@@ -10806,90 +10806,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées d'étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France. pp.2</w:t>
@@ -10957,64 +10957,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
@@ -11069,51 +11069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11340,316 +11340,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison in situ de méthodes de préparation mécanisée du site sur les stocks de carbone du sol lors du renouvellement forestier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’une méthode de caractérisation de la signature isotopique d13C par couplage Headspace GC-c-IRMS et par EA-IRMS dans le cadre des milieux estuariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Poullard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Aurélia Milandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée d'études des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Congrès SEP2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312231v1</w:t>
+                <w:t xml:space="preserve">hal-05190316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode de caractérisation de la signature isotopique d13C par couplage Headspace GC-c-IRMS et par EA-IRMS dans le cadre des milieux estuariens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Buquet</w:t>
+                <w:t xml:space="preserve">Comparaison in situ de méthodes de préparation mécanisée du site sur les stocks de carbone du sol lors du renouvellement forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Poullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kramarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Milandou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Emila Akroume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SEP2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Journée d'études des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190316v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de méthodes de préparation mécanisée du site sur les stocks de carbone organique du sol et sur le &amp;quot;priming effect&amp;quot; lors du renouvellement forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Poullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11700,64 +11700,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mechanical site preparation techniques in forest plantation context on the soil organic carbon stocks and on the priming effect process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Poullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,73 +11851,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Annual IAVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t>
+              <w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228323v1</w:t>
+                <w:t xml:space="preserve">hal-04929223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants response to estuarine constraints: a study of controlled salinity and inundation</w:t>
               </w:r>
@@ -11946,142 +11946,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">65th Annual IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929223v1</w:t>
+                <w:t xml:space="preserve">hal-04228323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la densité de peuplement sur le fonctionnement du sol dans des chênaies par la mesure des rapports isotopiques du carbone (13C/12C) et de l’azote (15N/14N) en EA-IRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12123,103 +12123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -12248,103 +12248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increased forest biomass export on soil Carbon dynamics RESPIRE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l'atténuation du changement climatique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
@@ -12386,51 +12386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12498,90 +12498,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increase in forest biomass export on soil fauna and associated functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12632,90 +12632,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
@@ -12744,90 +12744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of increased export of forest biomass on soil fauna and associated functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13003,90 +13003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale response of earthworm assemblages to forest tree density experimental manipulation across a stand age gradient of sessile oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Earthworm Ecology (ISEE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Athens, United States. pp.1, 2014</w:t>
@@ -13128,51 +13128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand density management effect on soil detritivores faunal assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13253,51 +13253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree effect on soil biota – Response to long-term forest tree density manipulation across a stand age gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13378,77 +13378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13486,90 +13486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil carbon dynamics in a 200-years forest chronosequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13594,64 +13594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vincelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13747,64 +13747,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des formes d’humus forestières (sous climats tempérés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14035,51 +14035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Biodiversity, Soil Functions and Human Behavior - A case study: the October 29 2018 catastrophe in North-East Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14224,64 +14224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Neupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14301,389 +14301,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Emberger</w:t>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Molines</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805976v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Landmann</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Emberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04805976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de la Métropole Rouen Normandie face au changement climatique</w:t>
               </w:r>
@@ -15097,51 +15097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5AC081E"/>
+    <w:nsid w:val="12CC7921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15328,51 +15328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4846-1159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074063014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02312-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDH3ZV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.07.025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDL58Z42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(02)00215-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41FRTDVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSTKF1SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275755v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kramarczyk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190316v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Milandou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fabrice Bureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228323v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929223v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kazmierczak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hincelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Retout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01304671v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4846-1159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074063014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02312-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759293v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDH3ZV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.07.025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDL58Z42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(02)00215-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41FRTDVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSTKF1SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929237v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190316v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Milandou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kramarczyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fabrice Bureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929223v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228323v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kazmierczak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hincelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Retout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01304671v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>