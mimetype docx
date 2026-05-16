--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,15042 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14991 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Aubert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michael-aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4846-1159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074063014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0xAOVgkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Ribémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing at the crossroads: Path analysis highlights potential levers to preserve fungal richness when shifting tree species for forest adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 589, pp.122772. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity between the CSR and plant economic space frameworks reveals selection of marsh plant community strategies in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 315, pp.109158. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal restriction does not always supplant local conditions shaping estuarine plant communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 305, pp.108857. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant–soil synchrony in nutrient cycles: Learning from ecosystems to design sustainable agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.art. e17034. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of environmental filtering on taxonomic and functional diversity patterns: When spiders and plants provide complementary information to water level management in the Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea Cadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112957. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas van Delft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein De Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pond creation and restoration: patterns of odonate colonization and community dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Minot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Husté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (14), pp.4379-4399. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-021-02312-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Life Sciences Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic food “yes”, organic food “no”: a discussion between specialists with the Italian Parliament in the fray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bolzonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1012. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26420/austinanthropol.2020.1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined forest and soil management after a catastrophic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.2459-2484. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-019-5890-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerrHum: an iOS application for classifying terrestrial humipedons and some considerations about soil classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Katzensteiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (s1), pp.S42-S48. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2018.07.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pieristè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titta Kotilainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 1, theoretical backgrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.391-397. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Quibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 429, pp.549-557. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humusica 1, article 4: Terrestrial humus systems and forms ‒ Specific terms and diagnostic horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckart Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (Part 1), pp.56-74. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humusica 2, article 17: Techno humus systems and global change – Three crucial questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Geisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Jagers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Benbrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (Part 2), pp.237-253. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humusica 1, article 1: Essential bases – Vocabulary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gobat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Juilleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (Part 1), pp.10-21. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humusica 1, article 5: Terrestrial humus systems and forms ‒ Keys of classification of humus systems and forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekart Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (Part 1), pp.75-86. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow decomposition of leaf litter from mature Fagus sylvatica trees promotes offspring nitrogen acquisition by interacting with ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boudsocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (2), pp.528-539. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Faba bean in crop rotation: Impacts on soil chemical and biological characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Aschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Riah-Anglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.219-228. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree species richness induces strong intraspecific variability of beech (Fagus sylvatica) leaf traits and alleviates edaphic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matthew Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135 (4), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-0966-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil organic matter based on new Rock-Eval indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 284, pp.185-203. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming impacts Fagus sylvatica leaf traits and litter decomposition 25 years after amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of permanent and fluctuating flooding on microbial properties in an ex-situ estuarine riparian system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of dredged sediments for soil creation in the Seine estuary (France): Importance of a soil functioning survey to assess the success of wetland restoration in floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mchergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.628-638. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brêthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humus macro-morphology and soil microbial community changes along a 130-yr-old Fagus sylvatica chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (7), pp.1553-1562. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche overlap and species assemblage dynamics in an ageing pasture gradient in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.212-219. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil N mineralization and nitrification pathways along a mixed forest chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinceslas Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1284-1292. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Motelay-Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (3), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00532.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly rules within earthworm communities in North-Western France-A regional analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (3), pp.321-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbon in a beechwood chronosequence forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (1), pp.193-202. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of forest management on diversity of corticolous bryophyte assemblages in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biol Conserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and heterogeneity of humus forms at stand level: Comparison between pure beech and mixed beech-hornbeam forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (2), pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42, pp.S3-S15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and heterogeneity of humus forms at stand level: comparison between pure beech and mixed beech-hornbeam forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63(2), pp.177-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviculture-driven vegetation change in a European temperate deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wattez Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of spatial and temporal variability of inorganic nitrogen in pure and mixed deciduous temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vinceslas-Akpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling soil macrofauna spatial pattern in a pure beech and a mixed beech–hornbeam forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328 (1), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviculture-driven vegetation change in a European temperate deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Wattez-Franger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.313-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity in a managed temperate deciduous forest: understorey response to two silvicultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Saguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (6), pp.1065-1079. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0021-8901.2004.00960.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tree mixture on the humic epipedon and vegetation diversity in managed beech forests (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (1), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/x03-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of plant assemblages in managed temperate forests: a case study in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 175 (1-3), pp.321-337. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1127(02)00215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree canopy composition on earthworms and other macro-invertebrates in beech forests of Upper Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (5-6), pp.904-912. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1078/0031-4056-00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and Ecosystem Functions in Wetlands: A Case Study in the Estuary of the Seine River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Poudevigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vinceslas-Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (6), pp.1088. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1353020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités écologiques en estuaire de Seine, du milieu terrestre au milieu aquatique : leçons du projet Seine-Aval 6 - FEREE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique Seine Aval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Seine-Aval, Nov 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific plant trait plasticity in estuarine constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual IAVS Symposium (International Association for Vegetation Science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAVS (International Association for Vegetation Science), Sep 2024, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing at the crossroads: Path analysis highlight potential levers for foresters to preserve fungal taxa richness when changing dominant trees for forest adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Ribemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire : "Forêts en transitions. Concepts, méthodes, mesures et prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES CNRS-Université de Tours, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation community composition and strategies along environmental gradients in an anthropized estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual IAVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAVS (International Association for Vegetation Science), Sep 2023, Coffs Harbour, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of five tree species conversion modalities on fungi soil biodiversity as monitored by DNA-metabarcoding in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO forest environment DIV 8 conference 2023, OC 3 : Global change, vulnerability and adaptative management of forested landscapes- How to manage increasing pressures and threats above the current resilience tipping points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Evora University, Oct 2023, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse à rapport isotopique (IRMS) appliquée au fonctionnement de l’interface sol-végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Folacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Isotopes Stables, Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elementar, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation community composition and strategies along environmental gradients in an anthropized estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GfÖ (Gesellschaft für Ökologie), Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants Response to Variation in Estuarine Constraints A study in controlled conditions of salinity and inundation gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF joint meeting, International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems to promote plant-soil synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of tree species conversion on soil fauna in temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution (SFE2, GfÖ, EEF), Forest ecology / forests in global change, Metz 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'écologie et d'évolution, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses morphologiques et fonctionnelles d'espèces végétales estuariennes à un double gradient de contrainte : effet de la modification de la salinité et de la fréquence d'inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marais 2021 - Restauration et reconnexion des marais littoraux : Regards croisées sur une solution d'adaptation aux changements globaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Occidentale, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Quibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’augmentation de prélèvements de biomasses ligneuses sur la macrofaune du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pieristè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titta Kotilainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire de la réponse des communautés de faune de sols forestiers à l’augmentation des exports de biomasse ligneuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pieristè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titta Kotilainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment varient les communautés d’espèces de champignons ? Les résultats d’une initiative pionnière sur le réseau RENECOFOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vèmes Journées de travail TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest species diversity feedback from 15-yrs of experience in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Le Roncé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science for the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wageningen Soil Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity. A large-scale assessment on collembolan assemblages through stand density experimental manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 2014 annual meeting BES (Bristish Ecological Society)-SFE (Société Française d'Ecologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées d'étude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Chambéry, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrounding landscape effects on local community of soil macrofauna detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Le Bouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison in situ de méthodes de préparation mécanisée du site sur les stocks de carbone du sol lors du renouvellement forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Poullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kramarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée d'études des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode de caractérisation de la signature isotopique d13C par couplage Headspace GC-c-IRMS et par EA-IRMS dans le cadre des milieux estuariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Buquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Milandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de méthodes de préparation mécanisée du site sur les stocks de carbone organique du sol et sur le &amp;quot;priming effect&amp;quot; lors du renouvellement forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Poullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mechanical site preparation techniques in forest plantation context on the soil organic carbon stocks and on the priming effect process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Poullard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants response to estuarine constraints: a study of controlled salinity and inundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants response to estuarine constraints: a study of controlled salinity and inundation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual IAVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’influence de la densité de peuplement sur le fonctionnement du sol dans des chênaies par la mesure des rapports isotopiques du carbone (13C/12C) et de l’azote (15N/14N) en EA-IRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de la Société Française des Isotopes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Quibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increased forest biomass export on soil Carbon dynamics RESPIRE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Quibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment optimiser la contribution des forêts et de la filière bois à l'atténuation du changement climatique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of increase in forest biomass export on soil fauna and associated functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of increased export of forest biomass on soil fauna and associated functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting French Ecology Society – British Ecology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management adaptation to climate change. A cornelian dilemna between drought resistance and soil macro-detritivore functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First annual meeting of the COST Action Biolink (belowground biodiversity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale response of earthworm assemblages to forest tree density experimental manipulation across a stand age gradient of sessile oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Earthworm Ecology (ISEE10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Athens, United States. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest stand density management effect on soil detritivores faunal assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTECOL Congress: Ecology: Into the next 100 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree effect on soil biota – Response to long-term forest tree density manipulation across a stand age gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akpa Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTECOL Congress, Ecology: Into the next 100 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des traits biologiques des feuilles chez le hêtre en fonction de l’environnement compétitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Forey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon dynamics in a 200-years forest chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des formes d’humus forestières (sous climats tempérés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jabiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brêthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponge Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Étude du Sol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référentiel pédologique 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.327-355, 2009, Collection Savoir-faire, 978-2-7592-0186-0. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2263.7287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologico “Si”, biologico “No”: una discussione tra specialisti con il Parlamento Italiano nel gioco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Bolzonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Biodiversity, Soil Functions and Human Behavior - A case study: the October 29 2018 catastrophe in North-East Italian Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Andreetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342793v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du Fonctionnement Écologique de secteurs intertidaux contrastés pour la compréhension de leurs connectivités et la Restauration des fonctions Écologiques Estuariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Seine Aval; Université Rouen Normandie; Université de Rennes; MNHN; CSLN. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts de la Métropole Rouen Normandie face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Kazmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Hincelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métropole Rouen Normandie, 18 allée François Mitterrand, 76006 Rouen cedex. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESPIRE - Récolte des menus bois en forêt - Potentiel, Impact, Indicateurs et remédiations par épandage de cendres de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d’un modèle de trajectoire dynamique de référence pour l’étude des effets de la gestion sylvicole sur le fonctionnement biologique de l’interface sol-végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Rouen, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01304671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -15097,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12CC7921"/>
+    <w:nsid w:val="5BF5BC5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15328,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4846-1159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074063014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108857" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02312-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12665" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759293v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDH3ZV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313544v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.07.025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDL58Z42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(02)00215-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41FRTDVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbache" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSTKF1SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929237v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275755v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330374v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190316v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Milandou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kramarczyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fabrice Bureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312096v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929223v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228323v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313173v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kazmierczak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hincelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Retout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01304671v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4846-1159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074063014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0xAOVgkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Ribemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Buquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109158" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108857" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ridel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea Cadro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pedraza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Minot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02312-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499526v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Bolzonella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26420/austinanthropol.2020.1012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962497v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-019-5890-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katzensteiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jabiol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sartori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2018.07.0279" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Sartori" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckart Kolb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0RVFZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jagers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Benbrook" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juilleret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekart Kolb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12665" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.08.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lapa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matthew Robson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0966-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Verrecchia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C&#233;cillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Albrecht" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.08.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKRK6B1D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437373v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.03.050" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Langlois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.01.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K352TW2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059974v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.07.064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZ5BQVQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759293v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJDH3ZV5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas Akpa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXH10KDP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883970v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022906v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313544v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.07.025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDL58Z42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(02)00215-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41FRTDVQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinceslas-Akpa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nebbache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1353020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RSTKF1SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375875v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928997v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631821v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227537v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312394v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929237v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330374v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275640v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420902v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420893v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421002v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604800v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312231v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Poullard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kramarczyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Milandou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312053v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fabrice Bureau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05312096v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929223v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228323v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420927v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421071v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597767v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184636v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Brun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponge Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2263.7287" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044313v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342793v4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306275v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313173v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kazmierczak" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Charrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hincelin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Retout" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01304671v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>