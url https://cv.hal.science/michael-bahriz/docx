--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -629,325 +629,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon micromechanical resonator with capacitive transduction for enhanced photoacoustic spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic Double Resonator for Quartz Enhanced Photoacoustic Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roman Rousseau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.131070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11052094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444585v1</w:t>
+                <w:t xml:space="preserve">hal-03260067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Double Resonator for Quartz Enhanced Photoacoustic Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A silicon micromechanical resonator with capacitive transduction for enhanced photoacoustic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.2094. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11052094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.131070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260067v1</w:t>
+                <w:t xml:space="preserve">hal-03444585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Electrical Damping of a Quartz Tuning Fork as a Path to Fast Resonance Tracking in QEPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diba Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,64 +1046,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Optimization of Cantilevers for Photoacoustic Gas Sensor with Capacitive Transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diba Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,64 +1301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First clinical evaluation of a quartz enhanced photo-acoustic CO sensor for human breath analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2010,51 +2010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2099,291 +2099,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers at 20 μ m</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quartz Tuning Fork Resonance Tracking and application in Quartz Enhanced Photoacoustics Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5119242⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (24), pp.5565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19245565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379656v1</w:t>
+                <w:t xml:space="preserve">hal-02441936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz Tuning Fork Resonance Tracking and application in Quartz Enhanced Photoacoustics Spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers at 20 μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meguekam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (24), pp.5565. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (15), pp.151101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19245565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5119242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441936v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interband cascade Lasers with AlGaAsSb cladding layers emitting at 3.3 µm</w:t>
               </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-beam QEPAS sensor using an 11-μm DFB-QCL with an optimized acoustic resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,64 +3204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Díaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (17), pp.1045-1047. </w:t>
@@ -7075,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser photoacoustic spectroscopy for high sensive ethylene monitoring at 11 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,51 +7347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïm Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,51 +7442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QEPAS sensors for high sensitivity monitoring. Ethylene and air quality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,51 +7714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïm Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,402 +8446,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature operation of far infrared (λ&amp;gt;17 μm) quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Infrared (λ=17-19 µm) InAs-based quantum cascade lasers : room temperature and distributed feedback devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
+              <w:t xml:space="preserve">41th International Symposium on Compound Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903110v1</w:t>
+                <w:t xml:space="preserve">hal-01903276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Infrared (λ=17-19 µm) InAs-based quantum cascade lasers : room temperature and distributed feedback devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature operation of InAs/AlSb quantum cascade laser operating beyond 17 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Symposium on Compound Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903276v1</w:t>
+                <w:t xml:space="preserve">hal-01903246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature operation of InAs/AlSb quantum cascade laser operating beyond 17 µm</w:t>
+                <w:t xml:space="preserve">Room temperature operation of far infrared (λ&amp;gt;17 μm) quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexei Baranov</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903246v1</w:t>
+                <w:t xml:space="preserve">hal-01903110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far infrared (λ ≈ 20 µm) InAs/AlSb Quantum Cascade Lasers with dielectric waveguide</w:t>
               </w:r>
@@ -8946,277 +8946,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-infrared (l=19µm) InAs-based QC lasers operating at (almost) room-temperature with metal-metal resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bousseksou</w:t>
+                <w:t xml:space="preserve">Far infrared InAs/AlSb quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Colombelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intersubband Transistions in Quantum Wells (ITQW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bolton Landing, United States</w:t>
+              <w:t xml:space="preserve">Photonics West – Quantum Sensing and Nanophotonics Devices X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875542v1</w:t>
+                <w:t xml:space="preserve">hal-01864251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far infrared InAs/AlSb quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-infrared (l=19µm) InAs-based QC lasers operating at (almost) room-temperature with metal-metal resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West – Quantum Sensing and Nanophotonics Devices X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Intersubband Transistions in Quantum Wells (ITQW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bolton Landing, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864251v1</w:t>
+                <w:t xml:space="preserve">hal-01875542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs-based quantum cascade lasers</w:t>
               </w:r>
@@ -10901,51 +10901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Abou Abou Naoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25216732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charensol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Trzpil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahriz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9100747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.131070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11052094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21155056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez&#8208;fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Rathar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202000831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaim Chamassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguekam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.007435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.5258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.018799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chastanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.2412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Traon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2NHPT9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Painter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.014861" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Crisafulli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Painter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2198016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.886827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Krysa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20053190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pag&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04751842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oifa Benabbad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;m Chamassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903276v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864235v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janiaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Abou Abou Naoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25216732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charensol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Trzpil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahriz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9100747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11052094" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.131070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21155056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez&#8208;fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Rathar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202000831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaim Chamassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguekam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Van" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.007435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.5258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.018799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chastanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.2412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Traon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2NHPT9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Painter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.014861" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Crisafulli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Painter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2198016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.886827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Krysa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20053190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pag&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04751842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oifa Benabbad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;m Chamassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864235v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janiaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>