--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -629,559 +629,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Double Resonator for Quartz Enhanced Photoacoustic Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A silicon micromechanical resonator with capacitive transduction for enhanced photoacoustic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.2094. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11052094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.131070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260067v1</w:t>
+                <w:t xml:space="preserve">hal-03444585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon micromechanical resonator with capacitive transduction for enhanced photoacoustic spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic Double Resonator for Quartz Enhanced Photoacoustic Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roman Rousseau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.2094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.131070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11052094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444585v1</w:t>
+                <w:t xml:space="preserve">hal-03260067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Electrical Damping of a Quartz Tuning Fork as a Path to Fast Resonance Tracking in QEPAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytic Optimization of Cantilevers for Photoacoustic Gas Sensor with Capacitive Transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diba Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.5056. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21155056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21041489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390650v1</w:t>
+                <w:t xml:space="preserve">hal-03229752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Optimization of Cantilevers for Photoacoustic Gas Sensor with Capacitive Transduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Electrical Damping of a Quartz Tuning Fork as a Path to Fast Resonance Tracking in QEPAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diba Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diba Ayache</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (4), pp.1489. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.5056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21041489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21155056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229752v1</w:t>
+                <w:t xml:space="preserve">hal-03390650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft‐Chemistry‐Assisted On‐Chip Integration of Nanostructured α‐Quartz Microelectromechanical System</w:t>
               </w:r>
@@ -1301,64 +1301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First clinical evaluation of a quartz enhanced photo-acoustic CO sensor for human breath analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,559 +1965,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive silicon micro-electromechanical resonator for enhanced photoacoustic spectroscopy</w:t>
+                <w:t xml:space="preserve">Interband cascade Lasers with AlGaAsSb cladding layers emitting at 3.3 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaim Chamassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+                <w:t xml:space="preserve">D. A Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vicet</w:t>
+                <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (8), pp.081106. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (22), pp.31425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5098140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.031425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441779v1</w:t>
+                <w:t xml:space="preserve">hal-02345145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartz Tuning Fork Resonance Tracking and application in Quartz Enhanced Photoacoustics Spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers at 20 μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meguekam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19245565⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (15), pp.151101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5119242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441936v1</w:t>
+                <w:t xml:space="preserve">hal-02379656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers at 20 μ m</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Teissier</w:t>
+                <w:t xml:space="preserve">Capacitive silicon micro-electromechanical resonator for enhanced photoacoustic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaim Chamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 115 (15), pp.151101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5119242⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 115 (8), pp.081106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5098140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379656v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interband cascade Lasers with AlGaAsSb cladding layers emitting at 3.3 µm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
+                <w:t xml:space="preserve">Quartz Tuning Fork Resonance Tracking and application in Quartz Enhanced Photoacoustics Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (22), pp.31425. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (24), pp.5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.031425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19245565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345145v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz quantum cascade laser with non-resonant extraction</w:t>
               </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,90 +2897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Off-beam QEPAS sensor using an 11-μm DFB-QCL with an optimized acoustic resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,64 +3204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Díaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (17), pp.1045-1047. </w:t>
@@ -5684,320 +5684,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mid-infrared laser diodes on Silicon photonic integrated circuits</w:t>
+                <w:t xml:space="preserve">Sb-based interband cascade Mid-IR devices with top GaAs metamorphic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+                <w:t xml:space="preserve">Daniel Andres Díaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336233v1</w:t>
+                <w:t xml:space="preserve">hal-03358749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based interband cascade Mid-IR devices with top GaAs metamorphic layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward mid-infrared laser diodes on Silicon photonic integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andres Díaz Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batte</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358749v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etched-facets Mid-IR laser on on-axis Silicon substrate for photonic integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,64 +6078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on on-axis (001) Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,64 +6212,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR lasers sources monolithically integrated on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,781 +6452,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/AlSb quantum cascade lasers grown on silicon substrates (Conference Presentation)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10926-41</w:t>
+              <w:t xml:space="preserve">GDR nanoTERAMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342613v1</w:t>
+                <w:t xml:space="preserve">hal-02342614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near- to mid- IR antimonide optoelectronic devices epitaxially integrated on on-axis (001) Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
+                <w:t xml:space="preserve">Towards MIR VCSELs operating in CW at RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Photonics and Electronics Convergence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iciprm.2019.8819164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383950v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+                <w:t xml:space="preserve">InAs/AlSb quantum cascade lasers grown on silicon substrates (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR nanoTERAMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Agay, France</w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10926-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342614v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards MIR VCSELs operating in CW at RT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batte</w:t>
+                <w:t xml:space="preserve">Near- to mid- IR antimonide optoelectronic devices epitaxially integrated on on-axis (001) Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th International Symposium on Photonics and Electronics Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iciprm.2019.8819164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03012184v1</w:t>
+                <w:t xml:space="preserve">hal-02383950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers above 20 µm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+                <w:t xml:space="preserve">New Silicon Micro-electromechanical resonator for enhanced photoacoustic spectroscopy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïm Chamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PIERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863775v1</w:t>
+                <w:t xml:space="preserve">hal-01863782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser photoacoustic spectroscopy for high sensive ethylene monitoring at 11 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNMO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cap Esterel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade lasers grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7285,247 +7298,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Int. Conf. on Laser Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Silicon Micro-electromechanical resonator for enhanced photoacoustic spectroscopy applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vicet</w:t>
+                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers above 20 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863782v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QEPAS sensors for high sensitivity monitoring. Ethylene and air quality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7688,77 +7688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane detection based on photoacoustic spectroscopy with a new silicon micro-electromechanical resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïm Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,551 +8321,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature distributed feedback long-infrared (λ=18 µm) InAs-based quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far infrared (λ ≈ 20 µm) InAs/AlSb Quantum Cascade Lasers with dielectric waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Policoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903257v1</w:t>
+                <w:t xml:space="preserve">hal-01903270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Infrared (λ=17-19 µm) InAs-based quantum cascade lasers : room temperature and distributed feedback devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature operation of far infrared (λ&amp;gt;17 μm) quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Symposium on Compound Semiconductors</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903276v1</w:t>
+                <w:t xml:space="preserve">hal-01903110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature operation of InAs/AlSb quantum cascade laser operating beyond 17 µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature distributed feedback long-infrared (λ=18 µm) InAs-based quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Policoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903246v1</w:t>
+                <w:t xml:space="preserve">hal-01903257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature operation of far infrared (λ&amp;gt;17 μm) quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Infrared (λ=17-19 µm) InAs-based quantum cascade lasers : room temperature and distributed feedback devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
+              <w:t xml:space="preserve">41th International Symposium on Compound Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903110v1</w:t>
+                <w:t xml:space="preserve">hal-01903276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far infrared (λ ≈ 20 µm) InAs/AlSb Quantum Cascade Lasers with dielectric waveguide</w:t>
+                <w:t xml:space="preserve">Room temperature operation of InAs/AlSb quantum cascade laser operating beyond 17 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
@@ -8900,198 +8900,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Policoro, Italy</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903270v1</w:t>
+                <w:t xml:space="preserve">hal-01903246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far infrared InAs/AlSb quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InAs-based quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West – Quantum Sensing and Nanophotonics Devices X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Seminar on Opto and Nanoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864251v1</w:t>
+                <w:t xml:space="preserve">hal-01864235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-infrared (l=19µm) InAs-based QC lasers operating at (almost) room-temperature with metal-metal resonators</w:t>
               </w:r>
@@ -9196,148 +9192,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs-based quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far infrared InAs/AlSb quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Opto and Nanoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Photonics West – Quantum Sensing and Nanophotonics Devices X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864235v1</w:t>
+                <w:t xml:space="preserve">hal-01864251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers antimoniures et applications à la spectroscopie des gaz</w:t>
               </w:r>
@@ -9675,243 +9675,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in InAs-based quantum cascade lasers</w:t>
+                <w:t xml:space="preserve">Advances in quantum cascade lasers in the InAs/AlSb material system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Teissier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Laffaille</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861125v1</w:t>
+                <w:t xml:space="preserve">hal-01861119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in quantum cascade lasers in the InAs/AlSb material system</w:t>
+                <w:t xml:space="preserve">Recent progress in InAs-based quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Laser Optics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861119v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Wave Operation of InAs/AlSb QCL</w:t>
               </w:r>
@@ -10018,51 +10018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/AlSb quantum cascade active regionforemission in theTHzrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,51 +10126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/AlSb distributed feedback quantum cascade lasers with a first-order top metal-photoresist grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10541,51 +10541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur mécanique à mesure capacitive pour la spectroscopie photo-acoustique de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10901,51 +10901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Abou Abou Naoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25216732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charensol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Trzpil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahriz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9100747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11052094" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.131070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21155056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez&#8208;fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Rathar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202000831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaim Chamassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguekam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Van" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.007435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.5258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.018799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chastanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.2412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Traon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2NHPT9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Painter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.014861" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Crisafulli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Painter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2198016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.886827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Krysa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20053190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pag&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04751842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oifa Benabbad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;m Chamassi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864235v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janiaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Abou Abou Naoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25216732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charensol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Trzpil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahriz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9100747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.131070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11052094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21155056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez&#8208;fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Rathar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202000831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguekam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaim Chamassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.007435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.5258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.018799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chastanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.2412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Traon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2NHPT9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Painter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.014861" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Crisafulli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Painter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2198016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.886827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Krysa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20053190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pag&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04751842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oifa Benabbad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;m Chamassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861119v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janiaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>