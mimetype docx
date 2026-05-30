--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -2099,295 +2099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers at 20 μ m</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitive silicon micro-electromechanical resonator for enhanced photoacoustic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meguekam</w:t>
+                <w:t xml:space="preserve">Kaim Chamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nguyen Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Teissier</w:t>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 115 (15), pp.151101. </w:t>
+              <w:t xml:space="preserve">, 2019, 115 (8), pp.081106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5119242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5098140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379656v1</w:t>
+                <w:t xml:space="preserve">hal-02441779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive silicon micro-electromechanical resonator for enhanced photoacoustic spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous wave operation of InAs-based quantum cascade lasers at 20 μ m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Loghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaim Chamassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wioletta Trzpil</w:t>
+                <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Arinero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Vicet</w:t>
+                <w:t xml:space="preserve">H. Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 115 (8), pp.081106. </w:t>
+              <w:t xml:space="preserve">, 2019, 115 (15), pp.151101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5098140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5119242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441779v1</w:t>
+                <w:t xml:space="preserve">hal-02379656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartz Tuning Fork Resonance Tracking and application in Quartz Enhanced Photoacoustics Spectroscopy</w:t>
               </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,51 +2936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,64 +3204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Díaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meguekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (17), pp.1045-1047. </w:t>
@@ -5684,320 +5684,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb-based interband cascade Mid-IR devices with top GaAs metamorphic layers</w:t>
+                <w:t xml:space="preserve">Toward mid-infrared laser diodes on Silicon photonic integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andres Díaz Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
+                <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batte</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t>
+              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358749v1</w:t>
+                <w:t xml:space="preserve">hal-03336233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mid-infrared laser diodes on Silicon photonic integrated circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sb-based interband cascade Mid-IR devices with top GaAs metamorphic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Rio Calvo</w:t>
+                <w:t xml:space="preserve">Daniel Andres Díaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2021 (CSW 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Stockholm (online), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336233v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etched-facets Mid-IR laser on on-axis Silicon substrate for photonic integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,64 +6078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on on-axis (001) Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,64 +6212,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-IR lasers sources monolithically integrated on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rio Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monge-Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6452,536 +6452,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
+                <w:t xml:space="preserve">InAs/AlSb quantum cascade lasers grown on silicon substrates (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR nanoTERAMIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Agay, France</w:t>
+              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10926-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342614v1</w:t>
+                <w:t xml:space="preserve">hal-02342613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards MIR VCSELs operating in CW at RT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Batte</w:t>
+                <w:t xml:space="preserve">Near- to mid- IR antimonide optoelectronic devices epitaxially integrated on on-axis (001) Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th International Symposium on Photonics and Electronics Convergence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012184v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs/AlSb quantum cascade lasers grown on silicon substrates (Conference Presentation)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Loghmari</w:t>
+                <w:t xml:space="preserve">Mid-IR lasers epitaxially grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rio Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monge-Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.10926-41</w:t>
+              <w:t xml:space="preserve">GDR nanoTERAMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342613v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near- to mid- IR antimonide optoelectronic devices epitaxially integrated on on-axis (001) Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
+                <w:t xml:space="preserve">Towards MIR VCSELs operating in CW at RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Stepanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Batte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Photonics and Electronics Convergence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2019 (CSW 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iciprm.2019.8819164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383950v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Silicon Micro-electromechanical resonator for enhanced photoacoustic spectroscopy applications</w:t>
               </w:r>
@@ -7127,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8446,277 +8446,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature operation of far infrared (λ&amp;gt;17 μm) quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature distributed feedback long-infrared (λ=18 µm) InAs-based quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bahriz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Policoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903110v1</w:t>
+                <w:t xml:space="preserve">hal-01903257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature distributed feedback long-infrared (λ=18 µm) InAs-based quantum cascade lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Room temperature operation of far infrared (λ&amp;gt;17 μm) quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lollia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N. Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bousseksou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Policoro, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared Optoelectronics: Materials &amp; Devices (MIOMD-XII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903257v1</w:t>
+                <w:t xml:space="preserve">hal-01903110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Infrared (λ=17-19 µm) InAs-based quantum cascade lasers : room temperature and distributed feedback devices</w:t>
               </w:r>
@@ -10541,51 +10541,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonateur mécanique à mesure capacitive pour la spectroscopie photo-acoustique de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaim Chamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bahriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10901,51 +10901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Abou Abou Naoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25216732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charensol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Trzpil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahriz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9100747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.131070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11052094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21155056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez&#8208;fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Rathar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202000831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguekam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Van" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119242" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaim Chamassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.007435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.5258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.018799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chastanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.2412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Traon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2NHPT9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Painter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.014861" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Crisafulli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Painter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2198016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.886827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Krysa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20053190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pag&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04751842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oifa Benabbad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;m Chamassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903257v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861119v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janiaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyraie Rakotondratsimba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bahriz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Abou Abou Naoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Baranov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25216732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charensol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta Trzpil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260080v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Kinjalk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Loghmari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahriz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Teissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9100747" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.131070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11052094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vicet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21155056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jolly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez&#8208;fuentes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Rathar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202000831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aoust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128247" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02959663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Stepanenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Batte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abbebc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544106v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Loghmari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baranov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio-Calvo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0002376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahriz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.388383" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Cerba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Calvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.397164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02345145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.031425" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaim Chamassi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098140" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguekam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Van" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5119242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Van" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen Van" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Philip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics6010031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.6413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.007435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nguyen-Van" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24723-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.5258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Adelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978665" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.018799" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lollia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001523" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chastanet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousseksou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861465" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.2412" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4714363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Kuhn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Traon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3641871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verlot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Tavernarakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Kuhn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6C179JK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Lemoine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Wilde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.09.089" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2NHPT9F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793764v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perahia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Painter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.014861" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion Crisafulli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Painter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.005948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palomo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Austin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2198016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krysa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.886827" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Krysa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20053190" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pag&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04751842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oifa Benabbad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monge-Bartolome" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03358749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres D&#237;az Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Diaz-Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02996714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203274" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342613v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342614v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03012184v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iciprm.2019.8819164" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;m Chamassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oussalah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550401" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792997v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2L.4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798045v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01943644v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903270v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903276v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796970v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861119v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863007v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858359v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858355v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Janiaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00285503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>