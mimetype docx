--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -2930,50 +2930,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entreprendre dans l'espace scolaire. Présentation des premiers jalons de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bienveillance en éducation : des prescriptions aux pratiques éducatives. Journée d'étude CIREL (organisation scientifique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2988,175 +3106,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759569v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01713734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs au rythme des chemins de vie : accompagnement, formation, orientation. Journée d'étude CIREL (organisation scientifique)</w:t>
               </w:r>
@@ -4005,586 +4005,586 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement en centre social. L'exemple du bénévolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Validation des acquis buissonniers. Vers une meilleure reconnaissance par l'institution éducative de l'expérience des professionnels, des étudiants et des élèves (Dir) Corinne Baujard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 146-159, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail éducatif et perceptions plurielles de la santé en centre social. L'exemple d'une structure implantée dans le quartier de Lille-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre le travail éducatif dans sa diversité, (Dir) Patricia Champy-Remoussenard et Christophe Niewiadomski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-235, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des espaces vécus et temporalités mosaïques des « jeunes de quartiers », pp 121-132</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Leriche F et al. (Dir), Le temps dans les sciences sociales. Temporalités plurielles et défis de la mesure, Editions Karthala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences humaines des infirmiers confrontés à la grande précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portefeuilles d'expériences et de compétences - De l'expérience à la compétence - Approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.165-184, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intervention sociale territoriale auprès de jeunes d’un quartier stigmatisé. Entre intervention globale et adaptation aux particularités locales, pp 129-138.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Gaspar JF et al. (Dir), Les territoires vécus de l’intervention sociale : politiques sociales, professionnels et usagers à l'épreuve de l'incertitude territoriale, Presses universitaires du Septentrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes des quartiers, entre vulnérabilité au stigmate et attachement au territoire, pp 55-71.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Bresson M.,Géronimi V.,Pottier N. (Dir), Vulnérabilités. Questions de recherche en sciences sociales. Presse Universitaire de Fribourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer à l'esprit d'entreprendre, former à l'entreprenariat ? Enjeux, questions, transformations, Traduction anglaise de l'appel à contributions / argumentaire international (Responsable scientifique P. Champy-Remoussenard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362518v1</w:t>
-              </w:r>
-[...461 lines deleted...]
-                <w:t xml:space="preserve">hal-01500469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5896,51 +5896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05466436v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03353871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03129519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03018364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02133834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cabaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01708455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01502873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01501032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01501168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01502861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05534179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03941847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02345058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01889304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.071.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05024106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02124659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01727912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudart Anne-Catherine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;-Deicu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Oudart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362518v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02160158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04383681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Flock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01715115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05466436v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03353871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03129519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03018364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180910v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02133834v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cabaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01708455v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Niewiadomski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01695003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01502873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01501032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01501168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01502861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05534179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04382337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03941847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04096073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.054.0145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02345058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01889304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.071.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05024106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02124659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01759569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01727912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudart Anne-Catherine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;-Deicu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Oudart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Lucie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02160158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04383681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Flock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363010v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04362979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-01715115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04363029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>