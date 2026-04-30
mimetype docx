--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Bardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michael-bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1062-8067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139499970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204138075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358395757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2881-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire Biens, Normes, Contrats (LBNC - EA 3788) de l'Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé du Centre de Droit et de Politique Comparés Jean-Claude Escarras (UMR-CNRS 7318 DICE) de l'Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur et directeur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cdpc.univ-tln.fr/actualites.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit constitutionnel : interne et comparé, droit italien, droit régional (interne et comparé).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit du numérique : évolutions des institutions, protection des droits fondamentaux et mutation du discours politique à l'ère du numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel général en cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, Le droit constitutionnel général en cartes mentales, 978-2-340-06396-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jensel Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Severino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, ISBN : 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales en France, en Espagne et en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CDPC Jean-Claude Escarras (UMR-CNRS 7318 DICE). Presses Universitaires d'Aix-Marseille, 462 p., 2018, La présidentialisation des institutions régionales en France, en Espagne et en Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie - Droit et vie politique italienne (revue semestrielle) - numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Bardin. 1, pp.24, 2012, Michaël Bardin, ISSN : 2267-1455 ; ISSN électronique : 2264-1726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : entre adaptation stratégique et émergence de nouveaux mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 75-98, 2018, 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée politique du Grenelle Environnement (ou quand la question environnementale investit l’espace public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Fumaroli, Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiscalité environnementale a-t-elle toujours un avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du principe de sécurité juridique en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Boyer - Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité juridique et le contribuable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Aix-Marseille, pp. 63-79, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’arrêt Algera, retour sur une utilisation &amp;quot;discrète&amp;quot; du droit comparé par la Cour de justice de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recours au droit comparé par le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.97-108, 2014, 978-2-8027-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales (Approche comparée des cas français, espagnols et italiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le sfide del diritto transnazionale, 2-3.2018, pp.555-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial (n°13-14/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2018 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV-2018, pp.980-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes: une réponse législative tronquée par la censure partielle de la loi anti-casseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3), pp.694-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique et le droit : esquisse d’une conciliation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (80), pp.283-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2017 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXIII-2017, pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement s’engage dans la lutte contre la pauvreté : entre nécessité et opportunisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et l’outil numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.163.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un bilan de la &amp;quot;méthode Renzi&amp;quot; ou &amp;quot;l'ennemi dans le miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp. 30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques locales de sécurité en France : une collaboration imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituzioni del Federalismo - Rivista di studi giuridici e politici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXVII (1/2017), pp.97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2016 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXII-2016, pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouvernement cherche un repreneur pour ILVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « loi Frattini » à la recherche de transparence de la vie politique… Vers une (re)définition du conflit d’intérêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2015 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXI-2015, pp. 796-801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de la loi électorale Calderoli (Commentaire sous arrêt n° 1 de 2014 de la Cour constitutionnelle italienne) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX, pp. 825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection de Sergio Mattarella, quelques enjeux et une nouvelle victoire de Matteo Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp. 26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur des « affinités électives » contrastées : les scrutins régionaux et municipaux du 31 mai 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia, Le nuove regioni. Un riassetto e alcuni interrogativi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp. 189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2014 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX-2014, pp. 804-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet rencontre la politique : l’exemple du parti Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.84-91 / RLDI 3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et l’empêchement légitime : les critères d’évaluation de l’empêchement légitime de la présidence du Conseil (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : une autonomie des Régions affaiblie par le recul du principe de coopération loyale (obs. sous arrêt, Cour. const., no 41 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 807-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le maintien de la primauté des règles étatiques en matière électorale » (obs., Cour. const., ord. no 31 et arrêt no 118 de 2013) ; « Les incompatibilités liées aux fonctions électives » (obs. sous arrêts, Cour. const., nos 109, 120, 180 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Renzi, « Nouvelle star » ou simple étoile filante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes constitutionnelles : Partecipa!, l’Italie à l’heure de l’e-démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si Huxley, Orwell, K. Dick et les autres avaient raison… CEDH versus dystopie : le fichage et la respectabilité du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.77-87 / RLDI 3367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi électorale : quand la Cour constitutionnelle s'en mêle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme et communication, les maîtres-mots de l’action du Gouvernement Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (1/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement indispensable et la modernisation de la domanialité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.11-19 / 2171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une « ingouvernabilité » annoncée : les élections parlementaires des 24 & 25 février 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « Mainmise du législateur national en matière de lutte anti-mafia » (obs. sous arrêt, Cour. const., no 35 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 826-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (2/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le calcul du quorum pour les élections municipales » (obs. sous arrêt, Cour. const., no 242 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 850-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et autorité judiciaire : « La responsabilité pénale des ministres : une lecture stricto sensu de l’article 96 de la Constitution » (obs. sous arrêts, Cour. const., nos 87 et 88 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’accès à internet : entre &amp;quot;choix de société&amp;quot; et protection des droits existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.79-87 / RLDI 3047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement italien : Enrico Letta, plus que jamais en sursis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’eau : un patrimoine universel à inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahiers du CDPC - Communicabilité et patrimoine euro-méditerranéen, 9, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait : Marta Cartabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « La réciprocité du principe de coopération loyale » (obs. sous arrêt, Cour. const., no 33 de 2011) et « L’équilibre entre le pouvoir de substitution de l’État et le respect de la répartition des compétences » (obs. sous arrêts, Cour. const., no 78 et no 165 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 903-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement, législateur et Cour constitutionnelle italienne : l’aboutissement d’un effort commun en matière de cumul des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoVimento 5 Stelle : l’invité surprise des dernières élections municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : inéligibilités, incompatibilités et cumul des mandats : « L’actualité d’un principe général de non-cumul des mandats électifs » (obs. sous arrêts, Cour. const., no 277 et no 310 de 2011) et « L’encadrement temporel de l’exercice du droit d’option des élus » (obs. sous arrêt, Cour. const., no 294 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 927-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Justiciabilité des candidatures décidées par les partis politiques » (obs. sous arrêt, Cour. const., no 256 de 2010) et « Égalité de vote et répartition des sièges entre les circonscriptions pour les élections européennes » (obs. sous arrêt, Cour. const., no 271 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 714-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La coopération loyale entre État et Régions en matière d’échange d’informations » (obs. sous arrêt, Cour. const., no 104 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 701-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La compétence exclusive des statuts régionaux en matière d’organisation des Régions » (obs. sous arrêt, Cour. const., no 201 de 2008) et « Reconnaissance à l’État d’un pouvoir de suspension de la charge de député de l’Assemblée régionale de Sicile et de la fonction de président de la Région Sicile » (obs. sous arrêt, Cour. const., no 352 de 2008) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp. 725-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit régional italien : : les matières relatives à la protection de l'environnement et de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp.598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « Les matières relatives à la protection de l’environnement et de la concurrence » (obs. sous arrêt, Cour. const., nos 62 et 134 de 2005) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp. 598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partis politiques et numérique : entre occasions manquées et désillusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Agorantic : Aspects juridiques, politiques et éthiques des technologies et dispositifs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne, politique commune de pêche et préservation des ressources halieutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection juridique des écosystèmes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de manifestation en Italie : une liberté mal-aimée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de droit comparé : La liberté de manifestation en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « transformation » de l’exécutif régional. Le dépassement des évolutions juridiques par la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986-2016 : 30 ans de démocratie régionale. Des régions, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Table ronde de droit comparé : La protection de la vie privée en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : de l’adaptation poussive des partis traditionnels à l’émergence de nouveaux partis (étude comparée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité (journée AFDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Bardin, Caterina Severino (CDPC Jean-Claude Escarras, Université de Toulon); Marthe Fatin-Rouge Séfanini, Priscilla Monge (ILF-GERJC, Aix-Marseille Université), Nov 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte à l’ère du numérique : un progrès pour la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale. Quelles garanties juridiques dans l’utilisation du numérique ?, VIIIe Journée de l’UMR-CNRS 7318 DICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulon, France. pp. 269-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et le droit de grève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté syndicale et le droit de grève en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini, Mar 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution économique et liberté d’entreprendre en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d'entreprendre en France en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un conditionnement de l'illicite pénal. L'exemple de la sanction du blasphème en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum International sur la liberté d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulon, France. pp.102-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parlementarisme régional en Italie et en Espagne. Quelques pistes pour une évolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au VIème Congrès français de droit constitutionnel, 9, 10 et 11 juin 2005, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Napolitano, onzième occupant du Quirinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Bobbio : La disparition de la « conscience critique » de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections régionales partielles en Italie : un air de &amp;quot;déjà vu&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Bardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michael-bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1062-8067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139499970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204138075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358395757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2881-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire Biens, Normes, Contrats (LBNC - EA 3788) de l'Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé du Centre de Droit et de Politique Comparés Jean-Claude Escarras (UMR-CNRS 7318 DICE) de l'Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur et directeur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cdpc.univ-tln.fr/actualites.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit constitutionnel : interne et comparé, droit italien, droit régional (interne et comparé).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit du numérique : évolutions des institutions, protection des droits fondamentaux et mutation du discours politique à l'ère du numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel général en cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, Le droit constitutionnel général en cartes mentales, 978-2-340-06396-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jensel Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Severino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, ISBN : 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales en France, en Espagne et en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CDPC Jean-Claude Escarras (UMR-CNRS 7318 DICE). Presses Universitaires d'Aix-Marseille, 462 p., 2018, La présidentialisation des institutions régionales en France, en Espagne et en Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie - Droit et vie politique italienne (revue semestrielle) - numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Bardin. 1, pp.24, 2012, Michaël Bardin, ISSN : 2267-1455 ; ISSN électronique : 2264-1726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : entre adaptation stratégique et émergence de nouveaux mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 75-98, 2018, 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée politique du Grenelle Environnement (ou quand la question environnementale investit l’espace public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Fumaroli, Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiscalité environnementale a-t-elle toujours un avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du principe de sécurité juridique en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Boyer - Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité juridique et le contribuable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Aix-Marseille, pp. 63-79, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’arrêt Algera, retour sur une utilisation &amp;quot;discrète&amp;quot; du droit comparé par la Cour de justice de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recours au droit comparé par le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.97-108, 2014, 978-2-8027-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales (Approche comparée des cas français, espagnols et italiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le sfide del diritto transnazionale, 2-3.2018, pp.555-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes: une réponse législative tronquée par la censure partielle de la loi anti-casseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3), pp.694-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial (n°13-14/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2018 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV-2018, pp.980-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2017 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXIII-2017, pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique et le droit : esquisse d’une conciliation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (80), pp.283-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques locales de sécurité en France : une collaboration imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituzioni del Federalismo - Rivista di studi giuridici e politici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXVII (1/2017), pp.97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2016 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXII-2016, pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement s’engage dans la lutte contre la pauvreté : entre nécessité et opportunisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un bilan de la &amp;quot;méthode Renzi&amp;quot; ou &amp;quot;l'ennemi dans le miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp. 30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et l’outil numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.163.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouvernement cherche un repreneur pour ILVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « loi Frattini » à la recherche de transparence de la vie politique… Vers une (re)définition du conflit d’intérêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2015 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXI-2015, pp. 796-801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2014 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX-2014, pp. 804-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de la loi électorale Calderoli (Commentaire sous arrêt n° 1 de 2014 de la Cour constitutionnelle italienne) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX, pp. 825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection de Sergio Mattarella, quelques enjeux et une nouvelle victoire de Matteo Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp. 26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur des « affinités électives » contrastées : les scrutins régionaux et municipaux du 31 mai 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia, Le nuove regioni. Un riassetto e alcuni interrogativi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp. 189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme et communication, les maîtres-mots de l’action du Gouvernement Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet rencontre la politique : l’exemple du parti Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.84-91 / RLDI 3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le maintien de la primauté des règles étatiques en matière électorale » (obs., Cour. const., ord. no 31 et arrêt no 118 de 2013) ; « Les incompatibilités liées aux fonctions électives » (obs. sous arrêts, Cour. const., nos 109, 120, 180 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : une autonomie des Régions affaiblie par le recul du principe de coopération loyale (obs. sous arrêt, Cour. const., no 41 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 807-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et l’empêchement légitime : les critères d’évaluation de l’empêchement légitime de la présidence du Conseil (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si Huxley, Orwell, K. Dick et les autres avaient raison… CEDH versus dystopie : le fichage et la respectabilité du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.77-87 / RLDI 3367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes constitutionnelles : Partecipa!, l’Italie à l’heure de l’e-démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Renzi, « Nouvelle star » ou simple étoile filante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi électorale : quand la Cour constitutionnelle s'en mêle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement italien : Enrico Letta, plus que jamais en sursis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’accès à internet : entre &amp;quot;choix de société&amp;quot; et protection des droits existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.79-87 / RLDI 3047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « Mainmise du législateur national en matière de lutte anti-mafia » (obs. sous arrêt, Cour. const., no 35 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 826-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement indispensable et la modernisation de la domanialité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.11-19 / 2171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (1/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une « ingouvernabilité » annoncée : les élections parlementaires des 24 & 25 février 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (2/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et autorité judiciaire : « La responsabilité pénale des ministres : une lecture stricto sensu de l’article 96 de la Constitution » (obs. sous arrêts, Cour. const., nos 87 et 88 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le calcul du quorum pour les élections municipales » (obs. sous arrêt, Cour. const., no 242 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 850-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoVimento 5 Stelle : l’invité surprise des dernières élections municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’eau : un patrimoine universel à inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahiers du CDPC - Communicabilité et patrimoine euro-méditerranéen, 9, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait : Marta Cartabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « La réciprocité du principe de coopération loyale » (obs. sous arrêt, Cour. const., no 33 de 2011) et « L’équilibre entre le pouvoir de substitution de l’État et le respect de la répartition des compétences » (obs. sous arrêts, Cour. const., no 78 et no 165 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 903-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement, législateur et Cour constitutionnelle italienne : l’aboutissement d’un effort commun en matière de cumul des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : inéligibilités, incompatibilités et cumul des mandats : « L’actualité d’un principe général de non-cumul des mandats électifs » (obs. sous arrêts, Cour. const., no 277 et no 310 de 2011) et « L’encadrement temporel de l’exercice du droit d’option des élus » (obs. sous arrêt, Cour. const., no 294 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 927-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La coopération loyale entre État et Régions en matière d’échange d’informations » (obs. sous arrêt, Cour. const., no 104 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 701-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Justiciabilité des candidatures décidées par les partis politiques » (obs. sous arrêt, Cour. const., no 256 de 2010) et « Égalité de vote et répartition des sièges entre les circonscriptions pour les élections européennes » (obs. sous arrêt, Cour. const., no 271 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 714-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La compétence exclusive des statuts régionaux en matière d’organisation des Régions » (obs. sous arrêt, Cour. const., no 201 de 2008) et « Reconnaissance à l’État d’un pouvoir de suspension de la charge de député de l’Assemblée régionale de Sicile et de la fonction de président de la Région Sicile » (obs. sous arrêt, Cour. const., no 352 de 2008) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp. 725-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « Les matières relatives à la protection de l’environnement et de la concurrence » (obs. sous arrêt, Cour. const., nos 62 et 134 de 2005) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp. 598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit régional italien : : les matières relatives à la protection de l'environnement et de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp.598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de manifestation en Italie : une liberté mal-aimée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de droit comparé : La liberté de manifestation en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partis politiques et numérique : entre occasions manquées et désillusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Agorantic : Aspects juridiques, politiques et éthiques des technologies et dispositifs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne, politique commune de pêche et préservation des ressources halieutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection juridique des écosystèmes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Table ronde de droit comparé : La protection de la vie privée en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « transformation » de l’exécutif régional. Le dépassement des évolutions juridiques par la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986-2016 : 30 ans de démocratie régionale. Des régions, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution économique et liberté d’entreprendre en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d'entreprendre en France en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte à l’ère du numérique : un progrès pour la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale. Quelles garanties juridiques dans l’utilisation du numérique ?, VIIIe Journée de l’UMR-CNRS 7318 DICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulon, France. pp. 269-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : de l’adaptation poussive des partis traditionnels à l’émergence de nouveaux partis (étude comparée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité (journée AFDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Bardin, Caterina Severino (CDPC Jean-Claude Escarras, Université de Toulon); Marthe Fatin-Rouge Séfanini, Priscilla Monge (ILF-GERJC, Aix-Marseille Université), Nov 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et le droit de grève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté syndicale et le droit de grève en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini, Mar 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un conditionnement de l'illicite pénal. L'exemple de la sanction du blasphème en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum International sur la liberté d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulon, France. pp.102-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parlementarisme régional en Italie et en Espagne. Quelques pistes pour une évolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au VIème Congrès français de droit constitutionnel, 9, 10 et 11 juin 2005, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Napolitano, onzième occupant du Quirinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Bobbio : La disparition de la « conscience critique » de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections régionales partielles en Italie : un air de &amp;quot;déjà vu&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE9B7E1"/>
+    <w:nsid w:val="214C5F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1062-8067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139499970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204138075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358395757" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2881-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/actualites.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463712v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1062-8067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139499970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204138075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358395757" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2881-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/actualites.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>