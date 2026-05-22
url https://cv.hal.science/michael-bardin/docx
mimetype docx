--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Bardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michael-bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1062-8067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139499970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204138075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358395757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2881-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire Biens, Normes, Contrats (LBNC - EA 3788) de l'Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé du Centre de Droit et de Politique Comparés Jean-Claude Escarras (UMR-CNRS 7318 DICE) de l'Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur et directeur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cdpc.univ-tln.fr/actualites.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit constitutionnel : interne et comparé, droit italien, droit régional (interne et comparé).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit du numérique : évolutions des institutions, protection des droits fondamentaux et mutation du discours politique à l'ère du numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel général en cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, Le droit constitutionnel général en cartes mentales, 978-2-340-06396-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jensel Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Severino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, ISBN : 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales en France, en Espagne et en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CDPC Jean-Claude Escarras (UMR-CNRS 7318 DICE). Presses Universitaires d'Aix-Marseille, 462 p., 2018, La présidentialisation des institutions régionales en France, en Espagne et en Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie - Droit et vie politique italienne (revue semestrielle) - numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Bardin. 1, pp.24, 2012, Michaël Bardin, ISSN : 2267-1455 ; ISSN électronique : 2264-1726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : entre adaptation stratégique et émergence de nouveaux mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 75-98, 2018, 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée politique du Grenelle Environnement (ou quand la question environnementale investit l’espace public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Fumaroli, Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiscalité environnementale a-t-elle toujours un avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du principe de sécurité juridique en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Boyer - Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité juridique et le contribuable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Aix-Marseille, pp. 63-79, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’arrêt Algera, retour sur une utilisation &amp;quot;discrète&amp;quot; du droit comparé par la Cour de justice de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recours au droit comparé par le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.97-108, 2014, 978-2-8027-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales (Approche comparée des cas français, espagnols et italiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le sfide del diritto transnazionale, 2-3.2018, pp.555-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes: une réponse législative tronquée par la censure partielle de la loi anti-casseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3), pp.694-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial (n°13-14/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2018 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV-2018, pp.980-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2017 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXIII-2017, pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique et le droit : esquisse d’une conciliation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (80), pp.283-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques locales de sécurité en France : une collaboration imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituzioni del Federalismo - Rivista di studi giuridici e politici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXVII (1/2017), pp.97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2016 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXII-2016, pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement s’engage dans la lutte contre la pauvreté : entre nécessité et opportunisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un bilan de la &amp;quot;méthode Renzi&amp;quot; ou &amp;quot;l'ennemi dans le miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp. 30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et l’outil numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.163.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouvernement cherche un repreneur pour ILVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « loi Frattini » à la recherche de transparence de la vie politique… Vers une (re)définition du conflit d’intérêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2015 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXI-2015, pp. 796-801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2014 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX-2014, pp. 804-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de la loi électorale Calderoli (Commentaire sous arrêt n° 1 de 2014 de la Cour constitutionnelle italienne) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX, pp. 825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection de Sergio Mattarella, quelques enjeux et une nouvelle victoire de Matteo Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp. 26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur des « affinités électives » contrastées : les scrutins régionaux et municipaux du 31 mai 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia, Le nuove regioni. Un riassetto e alcuni interrogativi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp. 189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme et communication, les maîtres-mots de l’action du Gouvernement Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet rencontre la politique : l’exemple du parti Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.84-91 / RLDI 3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le maintien de la primauté des règles étatiques en matière électorale » (obs., Cour. const., ord. no 31 et arrêt no 118 de 2013) ; « Les incompatibilités liées aux fonctions électives » (obs. sous arrêts, Cour. const., nos 109, 120, 180 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : une autonomie des Régions affaiblie par le recul du principe de coopération loyale (obs. sous arrêt, Cour. const., no 41 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 807-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et l’empêchement légitime : les critères d’évaluation de l’empêchement légitime de la présidence du Conseil (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si Huxley, Orwell, K. Dick et les autres avaient raison… CEDH versus dystopie : le fichage et la respectabilité du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.77-87 / RLDI 3367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes constitutionnelles : Partecipa!, l’Italie à l’heure de l’e-démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Renzi, « Nouvelle star » ou simple étoile filante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi électorale : quand la Cour constitutionnelle s'en mêle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement italien : Enrico Letta, plus que jamais en sursis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’accès à internet : entre &amp;quot;choix de société&amp;quot; et protection des droits existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.79-87 / RLDI 3047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « Mainmise du législateur national en matière de lutte anti-mafia » (obs. sous arrêt, Cour. const., no 35 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 826-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement indispensable et la modernisation de la domanialité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.11-19 / 2171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (1/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une « ingouvernabilité » annoncée : les élections parlementaires des 24 & 25 février 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (2/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et autorité judiciaire : « La responsabilité pénale des ministres : une lecture stricto sensu de l’article 96 de la Constitution » (obs. sous arrêts, Cour. const., nos 87 et 88 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le calcul du quorum pour les élections municipales » (obs. sous arrêt, Cour. const., no 242 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 850-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoVimento 5 Stelle : l’invité surprise des dernières élections municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’eau : un patrimoine universel à inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahiers du CDPC - Communicabilité et patrimoine euro-méditerranéen, 9, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait : Marta Cartabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « La réciprocité du principe de coopération loyale » (obs. sous arrêt, Cour. const., no 33 de 2011) et « L’équilibre entre le pouvoir de substitution de l’État et le respect de la répartition des compétences » (obs. sous arrêts, Cour. const., no 78 et no 165 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 903-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement, législateur et Cour constitutionnelle italienne : l’aboutissement d’un effort commun en matière de cumul des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : inéligibilités, incompatibilités et cumul des mandats : « L’actualité d’un principe général de non-cumul des mandats électifs » (obs. sous arrêts, Cour. const., no 277 et no 310 de 2011) et « L’encadrement temporel de l’exercice du droit d’option des élus » (obs. sous arrêt, Cour. const., no 294 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 927-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La coopération loyale entre État et Régions en matière d’échange d’informations » (obs. sous arrêt, Cour. const., no 104 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 701-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Justiciabilité des candidatures décidées par les partis politiques » (obs. sous arrêt, Cour. const., no 256 de 2010) et « Égalité de vote et répartition des sièges entre les circonscriptions pour les élections européennes » (obs. sous arrêt, Cour. const., no 271 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 714-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La compétence exclusive des statuts régionaux en matière d’organisation des Régions » (obs. sous arrêt, Cour. const., no 201 de 2008) et « Reconnaissance à l’État d’un pouvoir de suspension de la charge de député de l’Assemblée régionale de Sicile et de la fonction de président de la Région Sicile » (obs. sous arrêt, Cour. const., no 352 de 2008) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp. 725-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « Les matières relatives à la protection de l’environnement et de la concurrence » (obs. sous arrêt, Cour. const., nos 62 et 134 de 2005) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp. 598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit régional italien : : les matières relatives à la protection de l'environnement et de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp.598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de manifestation en Italie : une liberté mal-aimée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de droit comparé : La liberté de manifestation en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partis politiques et numérique : entre occasions manquées et désillusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Agorantic : Aspects juridiques, politiques et éthiques des technologies et dispositifs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne, politique commune de pêche et préservation des ressources halieutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection juridique des écosystèmes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Table ronde de droit comparé : La protection de la vie privée en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « transformation » de l’exécutif régional. Le dépassement des évolutions juridiques par la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986-2016 : 30 ans de démocratie régionale. Des régions, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution économique et liberté d’entreprendre en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d'entreprendre en France en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte à l’ère du numérique : un progrès pour la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale. Quelles garanties juridiques dans l’utilisation du numérique ?, VIIIe Journée de l’UMR-CNRS 7318 DICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulon, France. pp. 269-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : de l’adaptation poussive des partis traditionnels à l’émergence de nouveaux partis (étude comparée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité (journée AFDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Bardin, Caterina Severino (CDPC Jean-Claude Escarras, Université de Toulon); Marthe Fatin-Rouge Séfanini, Priscilla Monge (ILF-GERJC, Aix-Marseille Université), Nov 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et le droit de grève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté syndicale et le droit de grève en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini, Mar 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un conditionnement de l'illicite pénal. L'exemple de la sanction du blasphème en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum International sur la liberté d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulon, France. pp.102-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parlementarisme régional en Italie et en Espagne. Quelques pistes pour une évolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au VIème Congrès français de droit constitutionnel, 9, 10 et 11 juin 2005, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Napolitano, onzième occupant du Quirinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Bobbio : La disparition de la « conscience critique » de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections régionales partielles en Italie : un air de &amp;quot;déjà vu&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michaël Bardin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michael-bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1062-8067</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139499970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204138075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=nYn7LrgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358395757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2881-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en droit public, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Laboratoire Biens, Normes, Contrats (LBNC - EA 3788) de l'Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre associé du Centre de Droit et de Politique Comparés Jean-Claude Escarras (UMR-CNRS 7318 DICE) de l'Université de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondateur et directeur de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cdpc.univ-tln.fr/actualites.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit constitutionnel : interne et comparé, droit italien, droit régional (interne et comparé).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Droit du numérique : évolutions des institutions, protection des droits fondamentaux et mutation du discours politique à l'ère du numérique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel général en cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2022, Le droit constitutionnel général en cartes mentales, 978-2-340-06396-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales en France, en Espagne et en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CDPC Jean-Claude Escarras (UMR-CNRS 7318 DICE). Presses Universitaires d'Aix-Marseille, 462 p., 2018, La présidentialisation des institutions régionales en France, en Espagne et en Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Fatin-Rouge Stéfanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Jensel Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Severino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2018, ISBN : 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre d'Italie - Droit et vie politique italienne (revue semestrielle) - numéro 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Bardin. 1, pp.24, 2012, Michaël Bardin, ISSN : 2267-1455 ; ISSN électronique : 2264-1726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : entre adaptation stratégique et émergence de nouveaux mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 75-98, 2018, 979-10-97578-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01936337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée politique du Grenelle Environnement (ou quand la question environnementale investit l’espace public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Fumaroli, Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiscalité environnementale a-t-elle toujours un avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du principe de sécurité juridique en droit fiscal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Boyer - Sylvie Schmitt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité juridique et le contribuable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Aix-Marseille, pp. 63-79, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01451018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depuis l’arrêt Algera, retour sur une utilisation &amp;quot;discrète&amp;quot; du droit comparé par la Cour de justice de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recours au droit comparé par le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.97-108, 2014, 978-2-8027-4510-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présidentialisation des institutions régionales (Approche comparée des cas français, espagnols et italiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percorsi costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le sfide del diritto transnazionale, 2-3.2018, pp.555-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilets jaunes: une réponse législative tronquée par la censure partielle de la loi anti-casseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3), pp.694-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial (n°13-14/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2018 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV-2018, pp.980-985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique et le droit : esquisse d’une conciliation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (80), pp.283-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2017 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXXIII-2017, pp.868-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques locales de sécurité en France : une collaboration imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Istituzioni del Federalismo - Rivista di studi giuridici e politici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXVII (1/2017), pp.97-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2016 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXII-2016, pp.856-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un bilan de la &amp;quot;méthode Renzi&amp;quot; ou &amp;quot;l'ennemi dans le miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp. 30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques et l’outil numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.163.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement s’engage dans la lutte contre la pauvreté : entre nécessité et opportunisme politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouvernement cherche un repreneur pour ILVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp. 17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2015 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXI-2015, pp. 796-801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la « loi Frattini » à la recherche de transparence de la vie politique… Vers une (re)définition du conflit d’intérêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur des « affinités électives » contrastées : les scrutins régionaux et municipaux du 31 mai 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francia, Le nuove regioni. Un riassetto e alcuni interrogativi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni costituzionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp. 189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élection de Sergio Mattarella, quelques enjeux et une nouvelle victoire de Matteo Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp. 26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation de la loi électorale Calderoli (Commentaire sous arrêt n° 1 de 2014 de la Cour constitutionnelle italienne) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX, pp. 825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle en 2014 (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XXX-2014, pp. 804-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme et communication, les maîtres-mots de l’action du Gouvernement Renzi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp. 19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si Huxley, Orwell, K. Dick et les autres avaient raison… CEDH versus dystopie : le fichage et la respectabilité du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.77-87 / RLDI 3367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes constitutionnelles : Partecipa!, l’Italie à l’heure de l’e-démocratie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Renzi, « Nouvelle star » ou simple étoile filante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le maintien de la primauté des règles étatiques en matière électorale » (obs., Cour. const., ord. no 31 et arrêt no 118 de 2013) ; « Les incompatibilités liées aux fonctions électives » (obs. sous arrêts, Cour. const., nos 109, 120, 180 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 813-815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : une autonomie des Régions affaiblie par le recul du principe de coopération loyale (obs. sous arrêt, Cour. const., no 41 de 2013) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 807-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et l’empêchement légitime : les critères d’évaluation de l’empêchement légitime de la présidence du Conseil (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXIX, pp. 808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet rencontre la politique : l’exemple du parti Pirate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.84-91 / RLDI 3568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi électorale : quand la Cour constitutionnelle s'en mêle...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp. 31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement italien : Enrico Letta, plus que jamais en sursis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’accès à internet : entre &amp;quot;choix de société&amp;quot; et protection des droits existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.79-87 / RLDI 3047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une « ingouvernabilité » annoncée : les élections parlementaires des 24 & 25 février 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement indispensable et la modernisation de la domanialité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.11-19 / 2171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (1/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp. 11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « Mainmise du législateur national en matière de lutte anti-mafia » (obs. sous arrêt, Cour. const., no 35 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 826-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les governatori des régions italiennes (2/2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp. 18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlement et autorité judiciaire : « La responsabilité pénale des ministres : une lecture stricto sensu de l’article 96 de la Constitution » (obs. sous arrêts, Cour. const., nos 87 et 88 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 844-847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Le calcul du quorum pour les élections municipales » (obs. sous arrêt, Cour. const., no 242 de 2012) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVIII, pp. 850-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution provinciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement, législateur et Cour constitutionnelle italienne : l’aboutissement d’un effort commun en matière de cumul des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait : Marta Cartabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des compétences entre l’État et les Régions : « La réciprocité du principe de coopération loyale » (obs. sous arrêt, Cour. const., no 33 de 2011) et « L’équilibre entre le pouvoir de substitution de l’État et le respect de la répartition des compétences » (obs. sous arrêts, Cour. const., no 78 et no 165 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 903-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’eau : un patrimoine universel à inventer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de droit et de politique comparés [Anciennement Bulletin de droit comparé]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahiers du CDPC - Communicabilité et patrimoine euro-méditerranéen, 9, pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoVimento 5 Stelle : l’invité surprise des dernières élections municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Italie : Droit &amp; politique italienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : inéligibilités, incompatibilités et cumul des mandats : « L’actualité d’un principe général de non-cumul des mandats électifs » (obs. sous arrêts, Cour. const., no 277 et no 310 de 2011) et « L’encadrement temporel de l’exercice du droit d’option des élus » (obs. sous arrêt, Cour. const., no 294 de 2011) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXVII, pp. 927-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties en matière électorale : « Justiciabilité des candidatures décidées par les partis politiques » (obs. sous arrêt, Cour. const., no 256 de 2010) et « Égalité de vote et répartition des sièges entre les circonscriptions pour les élections européennes » (obs. sous arrêt, Cour. const., no 271 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 714-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La coopération loyale entre État et Régions en matière d’échange d’informations » (obs. sous arrêt, Cour. const., no 104 de 2010) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXVI, pp. 701-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « La compétence exclusive des statuts régionaux en matière d’organisation des Régions » (obs. sous arrêt, Cour. const., no 201 de 2008) et « Reconnaissance à l’État d’un pouvoir de suspension de la charge de député de l’Assemblée régionale de Sicile et de la fonction de président de la Région Sicile » (obs. sous arrêt, Cour. const., no 352 de 2008) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXIV, pp. 725-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit régional italien : : les matières relatives à la protection de l'environnement et de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp.598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions : « Les matières relatives à la protection de l’environnement et de la concurrence » (obs. sous arrêt, Cour. const., nos 62 et 134 de 2005) (Chronique Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXI, pp. 598-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté de manifestation en Italie : une liberté mal-aimée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de droit comparé : La liberté de manifestation en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partis politiques et numérique : entre occasions manquées et désillusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Agorantic : Aspects juridiques, politiques et éthiques des technologies et dispositifs numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union européenne, politique commune de pêche et préservation des ressources halieutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection juridique des écosystèmes aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Table ronde de droit comparé : La protection de la vie privée en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02427755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « transformation » de l’exécutif régional. Le dépassement des évolutions juridiques par la communication politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986-2016 : 30 ans de démocratie régionale. Des régions, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEP Rennes, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution économique et liberté d’entreprendre en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté d'entreprendre en France en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partis politiques face au numérique : de l’adaptation poussive des partis traditionnels à l’émergence de nouveaux partis (étude comparée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie connectée : ambitions, enjeux, réalité (journée AFDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michaël Bardin, Caterina Severino (CDPC Jean-Claude Escarras, Université de Toulon); Marthe Fatin-Rouge Séfanini, Priscilla Monge (ILF-GERJC, Aix-Marseille Université), Nov 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lanceurs d’alerte à l’ère du numérique : un progrès pour la démocratie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles et Sécurité nationale. Quelles garanties juridiques dans l’utilisation du numérique ?, VIIIe Journée de l’UMR-CNRS 7318 DICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulon, France. pp. 269-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour constitutionnelle et le droit de grève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liberté syndicale et le droit de grève en France, en Italie et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Pardini, Mar 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un conditionnement de l'illicite pénal. L'exemple de la sanction du blasphème en Italie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Forum International sur la liberté d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulon, France. pp.102-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parlementarisme régional en Italie et en Espagne. Quelques pistes pour une évolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au VIème Congrès français de droit constitutionnel, 9, 10 et 11 juin 2005, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Napolitano, onzième occupant du Quirinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Bobbio : La disparition de la « conscience critique » de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections régionales partielles en Italie : un air de &amp;quot;déjà vu&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214C5F81"/>
+    <w:nsid w:val="FA993D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1062-8067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139499970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204138075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358395757" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2881-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/actualites.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936337v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427711v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104577v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michael-bardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1062-8067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139499970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204138075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nYn7LrgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358395757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-2881-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cdpc.univ-tln.fr/actualites.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge St&#233;fanini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Jensel Monge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/sites/dice.univ-amu.fr/files/public/cdd5._la_democratie_connectee_2018_0.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427711v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464819v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427752v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02427755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104579v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>