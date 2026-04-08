--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -410,277 +410,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t>
+                <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labarthe Pierre</w:t>
+                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentier Marc</w:t>
+                <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rémy</w:t>
+                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565584v1</w:t>
+                <w:t xml:space="preserve">hal-02622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Structures d’exploitation et exercice de l’activité agricole : continuités, changements ou ruptures ?</w:t>
+                <w:t xml:space="preserve">Structures d'exploitation et exercice de l'activité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
+                <w:t xml:space="preserve">Labarthe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Parmentier</w:t>
+                <w:t xml:space="preserve">Parmentier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
+                <w:t xml:space="preserve">Jacques Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 357-358, pp.5-6</w:t>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622449v1</w:t>
+                <w:t xml:space="preserve">hal-01565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation socio-spatiale et migrations résidentielles dans l’aire urbaine de Caen. Une approche par la spatialisation des données notariales PERVAL.</w:t>
               </w:r>
@@ -1152,437 +1152,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les départs à la retraite dans l'agriculture bas-normande : un calendrier chargé d'ici 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la terre au sol des logiques de représentations individuelles aux pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossier INSEE Basse-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, p.41-45</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.19-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00531320v1</w:t>
+                <w:t xml:space="preserve">hal-00282773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la terre au sol des logiques de représentations individuelles aux pratiques agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Durabilité, agricultures et territoires : quels questionnements pour les ruralistes d'universités de l'Ouest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (1), pp.19-35</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (3), pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282773v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité, agricultures et territoires : quels questionnements pour les ruralistes d'universités de l'Ouest ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Margetic</w:t>
+                <w:t xml:space="preserve">Intérêts et limites des statistiques agricoles pour l'étude des structures spatiales produites par l'agriculture en Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (3), pp.245-250</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Société, Paysages, Agriculture, 207, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00607453v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites des statistiques agricoles pour l'étude des structures spatiales produites par l'agriculture en Basse-Normandie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les départs à la retraite dans l'agriculture bas-normande : un calendrier chargé d'ici 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bernardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Société, Paysages, Agriculture, 207, pp.21-33</w:t>
+              <w:t xml:space="preserve">Dossier INSEE Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326061v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitants agricoles de la commune de Camembert</w:t>
               </w:r>
@@ -1663,247 +1663,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie diachronique des résultats des élections françaises aux Chambres départementales d’agriculture (2001-2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière alimentaire sous signe de qualité : vers quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cretenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, (SéSAD), Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422752v1</w:t>
+                <w:t xml:space="preserve">hal-05528652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelles des services rendus par une filière alimentaire sous signe de qualité : vers quels indicateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie diachronique des résultats des élections françaises aux Chambres départementales d’agriculture (2001-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée de la Fédération de Recherche Sécurité Sanitaire, Bien Être &amp; Aliments Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, (SéSAD), Nov 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Économie Rurale, Dec 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528652v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of work organisation and renewal of the agricultural workforce in mainland France. A geographical interpretation based on the 2020 agricultural census</w:t>
               </w:r>
@@ -2254,204 +2254,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maisons à vendre. Transactions immobilières et recompositions socio-résidentielles dans les espaces ruraux en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Géographie des marchés immobiliers de maison et émergence de formes agricoles alternatives en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Pôle Sociétés et espaces ruraux - Maison de la Recherche en Sciences Humaines - Université de Caen Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque « Le moment rural : ruralités en transitions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03183056v1</w:t>
+                <w:t xml:space="preserve">halshs-03350721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des marchés immobiliers de maison et émergence de formes agricoles alternatives en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Maisons à vendre. Transactions immobilières et recompositions socio-résidentielles dans les espaces ruraux en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le moment rural : ruralités en transitions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Pôle Sociétés et espaces ruraux - Maison de la Recherche en Sciences Humaines - Université de Caen Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03350721v1</w:t>
+                <w:t xml:space="preserve">halshs-03183056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle géographie des transitions agricoles en France ? Une approche exploratoire à partir de l'agriculture biologique et des circuits courts dans le recensement agricole 2010</w:t>
               </w:r>
@@ -3484,269 +3484,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
+                <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
+              <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283226v1</w:t>
+                <w:t xml:space="preserve">hal-00286637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
+                <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCALES: an environmental model to measure effects of spatial and inter-annual agricultural landscape evolution on the soil erosion sensitivity. A case study in bocage area (Basse-Normandie, France).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">Environmental, agricultural and ecological impacts of municipal plant wastes incorporated into a silty soil (Haute-Normandie, Northern-Western France).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vienna, Austria. pp.SRef-ID: 1607-7962/gra/EGU2008-A-05431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286637v1</w:t>
+                <w:t xml:space="preserve">hal-00283226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards géographiques sur les transformations socio-démographiques de la région Basse-Normandie</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luther Viret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03360574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luther Viret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03360574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>