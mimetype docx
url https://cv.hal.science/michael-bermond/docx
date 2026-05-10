--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -3061,204 +3061,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01499787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle cartographie de l'utilisation agricole du sol en France en 2010 ? Les apports du Recensement Parcellaire Graphique</w:t>
+                <w:t xml:space="preserve">La valeur foncière et immobilière des espaces périurbains de l'Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude pluridisciplinaire : Combien ? La valeur de la ville. Prix, marché, échanges immobiliers : 18e-20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976711v1</w:t>
+                <w:t xml:space="preserve">halshs-00976701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur foncière et immobilière des espaces périurbains de l'Ouest français</w:t>
+                <w:t xml:space="preserve">Quelle cartographie de l'utilisation agricole du sol en France en 2010 ? Les apports du Recensement Parcellaire Graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude pluridisciplinaire : Combien ? La valeur de la ville. Prix, marché, échanges immobiliers : 18e-20e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées de Recherches en Sciences Sociales INRA-SFER-CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00976701v1</w:t>
+                <w:t xml:space="preserve">halshs-00976711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux en transition à l'épreuve des mobilités résidentielles. L'exemple de l'aire urbaine de Caen et de ses franges rurales.</w:t>
               </w:r>
@@ -5491,51 +5491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luther Viret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03360574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519721v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40955" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03210243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.045.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2019013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bernardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607464v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cretenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612800v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03732042v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03183056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Guennoc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976701v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607468v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Luther Viret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03360574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927952v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>